--- v0 (2026-03-25)
+++ v1 (2026-06-14)
@@ -1,93 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="DieseArbeitsmappe" hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vodafone.sharepoint.com/sites/TFII/Shared Documents/Certification/09_Module-List/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="917" documentId="13_ncr:1_{7CAD31EA-ED16-4CC9-A384-AF8BCB4061E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A50FD2EB-87FA-4AFC-B5DB-59DF1741B727}"/>
+  <xr:revisionPtr revIDLastSave="91" documentId="8_{BF424DD4-5EF2-4EC2-9DF1-7C71CB62A734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E52730A-DC36-4CAA-9397-489AF8F5B6FE}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{0D58CC99-205A-4799-A742-3A2F78DE930F}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{0D58CC99-205A-4799-A742-3A2F78DE930F}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="8" r:id="rId1"/>
     <sheet name="Module-Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1776" uniqueCount="514">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1814" uniqueCount="532">
   <si>
     <t>Module - Homepage - Referenzen</t>
   </si>
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Device/Terminal</t>
   </si>
   <si>
     <t>Module</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Certification Date</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>2G</t>
   </si>
   <si>
@@ -1207,53 +1208,50 @@
   <si>
     <t>HW: V1.0, SW: TPM541M_06.006</t>
   </si>
   <si>
     <t>Sequans Communications</t>
   </si>
   <si>
     <t>GM02S v3</t>
   </si>
   <si>
     <t>HW: Rev3, SW: LR8.2.1.0</t>
   </si>
   <si>
     <t>NB-IoT &amp; LTE-M variant</t>
   </si>
   <si>
     <t>GM02S</t>
   </si>
   <si>
     <t>HW: Rev2, SW: UE8.1.0.3</t>
   </si>
   <si>
     <t>NB-IoT variant</t>
   </si>
   <si>
-    <t>Spreadtrum Communications Co. Ltd.</t>
-[...1 lines deleted...]
-  <si>
     <t>UMS9632</t>
   </si>
   <si>
     <t>HW: ums9632_modem, SW: 5G_MODEM_V2_24A_W24.48.1</t>
   </si>
   <si>
     <t>chipset</t>
   </si>
   <si>
     <t>PLS63-W</t>
   </si>
   <si>
     <t>HW: Rev 4.2, SW: 01.202</t>
   </si>
   <si>
     <t>TCL Communication Technology Holdings Limited</t>
   </si>
   <si>
     <t>IK41VEUSBC4G_V2_EMEA</t>
   </si>
   <si>
     <t>HW: T2, SW:  IK41_00_02.00_41_ 20220330</t>
   </si>
   <si>
     <t>Telit Cinterion (fka Thales)</t>
@@ -1586,57 +1584,114 @@
     <t>Modul reference list</t>
   </si>
   <si>
     <t>created/updated</t>
   </si>
   <si>
     <t>If you require any additional information, please contact Vodafone Certification Team</t>
   </si>
   <si>
     <t>iotcertification@vodafone.com</t>
   </si>
   <si>
     <t>Vodafone Innovation lab</t>
   </si>
   <si>
     <t>Foxconn (HON LIN Technology Co. Ltd.)</t>
   </si>
   <si>
     <t>legacy &amp; NG-eCall</t>
   </si>
   <si>
     <t>Trasna (fka u-blox)</t>
   </si>
   <si>
     <t xml:space="preserve">Telit Cinterion </t>
+  </si>
+  <si>
+    <t>updated</t>
+  </si>
+  <si>
+    <t>RMM-G4</t>
+  </si>
+  <si>
+    <t>HW: 1.0, SW: RMM-G4.00.00.046</t>
+  </si>
+  <si>
+    <t>HW: nRF9151 LACA (A1), SW: mfw_nrf91x1_2.0.4</t>
+  </si>
+  <si>
+    <t>EG800AK-GL</t>
+  </si>
+  <si>
+    <t>HW: R1.0, SW: EG800AKGL11LCR07A05M04</t>
+  </si>
+  <si>
+    <t>HW: v1.0 , SW: AFPQ9X28A_02.03.01.00</t>
+  </si>
+  <si>
+    <t>EG916Q-GL</t>
+  </si>
+  <si>
+    <t>HW: R1.0, SW: EG916QGLLGR01A05M04</t>
+  </si>
+  <si>
+    <t>Vodafone USB Connect LPWA v2</t>
+  </si>
+  <si>
+    <t>HW: IKM1GL (T2), SW:VDF_IKM1GL_OY_01.00_14</t>
+  </si>
+  <si>
+    <t>RN934V</t>
+  </si>
+  <si>
+    <t>HW: 1, SW: AFPQ52XA_01.15.03.00</t>
+  </si>
+  <si>
+    <t>HW: IK41VE, SW: IK41_00_03.00_08</t>
+  </si>
+  <si>
+    <t>Spreadtrum Communications Co. Ltd. (UNISOC)</t>
+  </si>
+  <si>
+    <t>UIS8520</t>
+  </si>
+  <si>
+    <t>chipset V620</t>
+  </si>
+  <si>
+    <t>HW: UIS8520_modem, SW: 5G_MODEM_V2_25A_W25.24.5</t>
+  </si>
+  <si>
+    <t>HW: IK512VE, SW: IK512_UO_01.00_37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFE60000"/>
       <name val="Inherit"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -1769,51 +1824,51 @@
       <sz val="12"/>
       <name val="Vodafone Rg"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFE60000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFE60000"/>
       </bottom>
@@ -1846,59 +1901,50 @@
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="medium">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right style="medium">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="medium">
         <color rgb="FFD8D8D8"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right style="medium">
         <color rgb="FFD8D8D8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right style="medium">
         <color rgb="FFD8D8D8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFE60000"/>
       </bottom>
@@ -2041,229 +2087,200 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right style="medium">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="medium">
         <color rgb="FFE60000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="21" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="21" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{DE2D2BD2-31A0-44F8-88EC-C0D125F116CB}"/>
     <cellStyle name="Normal_RfI Sign-off and Cover update neu" xfId="3" xr:uid="{E741C62F-1B1A-436F-91E1-0B9CFAA8F5AE}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="21">
-    <dxf>
-[...1 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
@@ -2525,50 +2542,53 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Inherit"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="medium">
@@ -2651,67 +2671,67 @@
         <right style="medium">
           <color rgb="FFD8D8D8"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4518FCAA-E577-4A8E-BBA7-594D82E10449}" name="Module" displayName="Module" ref="B4:O275" totalsRowShown="0" headerRowDxfId="20" headerRowBorderDxfId="19">
-  <autoFilter ref="B4:O275" xr:uid="{EE2DF845-B6D7-4A65-949E-24B58E01C083}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4518FCAA-E577-4A8E-BBA7-594D82E10449}" name="Module" displayName="Module" ref="B4:O285" totalsRowShown="0" headerRowDxfId="20" headerRowBorderDxfId="19">
+  <autoFilter ref="B4:O285" xr:uid="{EE2DF845-B6D7-4A65-949E-24B58E01C083}"/>
   <tableColumns count="14">
     <tableColumn id="1" xr3:uid="{303E9593-A0D7-483A-9ADC-5F15FA39A03C}" name="Supplier" dataDxfId="18" totalsRowDxfId="17"/>
-    <tableColumn id="2" xr3:uid="{840609DE-10B9-4740-B8C7-4FFA747F18E1}" name="Device/Terminal" dataDxfId="0"/>
+    <tableColumn id="2" xr3:uid="{840609DE-10B9-4740-B8C7-4FFA747F18E1}" name="Device/Terminal" dataDxfId="16"/>
     <tableColumn id="3" xr3:uid="{A8A28F12-E230-4AEE-9632-FC144E63A071}" name="Module"/>
     <tableColumn id="4" xr3:uid="{45A2D797-DA3A-4A60-9097-07A9E24E0B08}" name="Version"/>
     <tableColumn id="5" xr3:uid="{1C514067-8427-4D07-9B8F-3FD5F1053CE0}" name="Certification Date"/>
     <tableColumn id="6" xr3:uid="{B978B0D1-942B-4575-9DC6-9984E37AC031}" name="Comment"/>
-    <tableColumn id="9" xr3:uid="{E9E18A5A-ED15-473A-A3C6-677F05515224}" name="2G" dataDxfId="16" totalsRowDxfId="15"/>
-[...6 lines deleted...]
-    <tableColumn id="16" xr3:uid="{D208CEA8-2F62-471C-AEF2-CF69F6EAA12C}" name="VoLTE" dataDxfId="2" totalsRowDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{E9E18A5A-ED15-473A-A3C6-677F05515224}" name="2G" dataDxfId="15" totalsRowDxfId="14"/>
+    <tableColumn id="10" xr3:uid="{714107F5-271E-4D6B-A91A-1A400AA20E31}" name="3G" dataDxfId="13" totalsRowDxfId="12"/>
+    <tableColumn id="11" xr3:uid="{D91FB4DB-7F47-4802-85E0-D9C50A901A20}" name="4G" dataDxfId="11" totalsRowDxfId="10"/>
+    <tableColumn id="12" xr3:uid="{F77D8286-2327-4A41-BD04-4A67AECBB57B}" name="5G" dataDxfId="9" totalsRowDxfId="8"/>
+    <tableColumn id="13" xr3:uid="{A1335B31-D064-49A8-A230-D47AFB24E3FF}" name="NB-IoT" dataDxfId="7" totalsRowDxfId="6"/>
+    <tableColumn id="14" xr3:uid="{E08A0C64-FCC9-4378-8678-70D505B49795}" name="LTE-M" dataDxfId="5" totalsRowDxfId="4"/>
+    <tableColumn id="15" xr3:uid="{36F58D8F-C3FB-43C8-B0D1-3714FDB45249}" name="eUICC" dataDxfId="3" totalsRowDxfId="2"/>
+    <tableColumn id="16" xr3:uid="{D208CEA8-2F62-471C-AEF2-CF69F6EAA12C}" name="VoLTE" dataDxfId="1" totalsRowDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2980,10780 +3000,11015 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iotcertification@vodafone.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{442861F8-21E4-4F5F-9C03-19945F91A590}">
   <dimension ref="A1:G17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.81640625" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="2" width="8.81640625" style="20"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.81640625" style="20"/>
+    <col min="1" max="2" width="8.81640625" style="19"/>
+    <col min="3" max="3" width="31.453125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="27.453125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="31.7265625" style="19" customWidth="1"/>
+    <col min="6" max="16384" width="8.81640625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="22.5" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="B3" s="46" t="s">
+    <row r="1" spans="1:7" ht="22.5">
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="20"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+    </row>
+    <row r="3" spans="1:7" ht="17.5">
+      <c r="A3" s="20"/>
+      <c r="B3" s="49" t="s">
+        <v>502</v>
+      </c>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="20"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21" t="s">
         <v>503</v>
       </c>
-      <c r="C3" s="46"/>
-[...8 lines deleted...]
-      <c r="D4" s="22" t="s">
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+    </row>
+    <row r="5" spans="1:7" ht="22.5">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+    </row>
+    <row r="6" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="50" t="s">
+        <v>508</v>
+      </c>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="23"/>
+    </row>
+    <row r="7" spans="1:7" ht="19.5" thickBot="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>498</v>
+      </c>
+      <c r="F7" s="25"/>
+    </row>
+    <row r="8" spans="1:7" ht="15">
+      <c r="A8" s="26"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="27" t="s">
+        <v>499</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>501</v>
+      </c>
+      <c r="F8" s="30"/>
+    </row>
+    <row r="9" spans="1:7" ht="15">
+      <c r="A9" s="26"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="31" t="s">
         <v>504</v>
       </c>
-      <c r="E4" s="22"/>
-[...51 lines deleted...]
-      <c r="C9" s="32" t="s">
+      <c r="D9" s="32">
+        <v>46057</v>
+      </c>
+      <c r="E9" s="33" t="s">
         <v>505</v>
       </c>
-      <c r="D9" s="33">
-[...2 lines deleted...]
-      <c r="E9" s="34" t="s">
+      <c r="F9" s="34"/>
+    </row>
+    <row r="10" spans="1:7" ht="15">
+      <c r="A10" s="26"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32">
+        <v>46171</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F10" s="34"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.5" thickBot="1">
+      <c r="A11" s="26"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="34"/>
+    </row>
+    <row r="12" spans="1:7" ht="15">
+      <c r="A12" s="41"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="40"/>
+    </row>
+    <row r="16" spans="1:7" ht="13">
+      <c r="C16" s="51" t="s">
         <v>506</v>
       </c>
-      <c r="F9" s="35"/>
-[...27 lines deleted...]
-      <c r="C16" s="48" t="s">
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+    </row>
+    <row r="17" spans="4:4" ht="14.5">
+      <c r="D17" s="12" t="s">
         <v>507</v>
       </c>
-      <c r="D16" s="48"/>
-[...5 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eb+1CnnL5fcjqW7Px0qxPZwFzKYeMiP8b/sGsSuUuFgdVK356oPIPVCNtC2svM4fGKzsLgAoC6A0fjJmaR/vnQ==" saltValue="Ur3dOamB6iqOjR66Y3xO9w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fk+JgsoUicmwMhdDVfK631ERmX7twOD8a0Q977Wia6ozSD2KjZwFWXySxUbSeWraTZEbc0KcBj45yAeDqYOUaA==" saltValue="tpkNZLSqoODwkb6hUIMneg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C16:E16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D17" r:id="rId1" xr:uid="{42497805-32C7-467B-BB87-1DECA9E4C12A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;7&amp;K000000C2 General</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F5A7E2C-1B15-4905-9ED2-7B2EBB94C96F}">
   <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A1:O488"/>
+  <dimension ref="B1:O498"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomLeft" activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="28.7265625" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="28.7265625" defaultRowHeight="10.5"/>
   <cols>
     <col min="1" max="1" width="4.453125" style="3" customWidth="1"/>
     <col min="2" max="2" width="43.1796875" style="3" customWidth="1"/>
-    <col min="3" max="3" width="23.36328125" style="15" customWidth="1"/>
-    <col min="4" max="4" width="26.08984375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="29" style="45" customWidth="1"/>
+    <col min="4" max="4" width="27.453125" style="3" customWidth="1"/>
     <col min="5" max="5" width="45.7265625" style="3" customWidth="1"/>
-    <col min="6" max="6" width="11.81640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="10.1796875" style="3" customWidth="1"/>
     <col min="7" max="7" width="23.7265625" style="3" customWidth="1"/>
-    <col min="8" max="8" width="7.26953125" style="15" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="11.453125" style="15" customWidth="1"/>
+    <col min="8" max="8" width="7.26953125" style="14" customWidth="1"/>
+    <col min="9" max="9" width="6.54296875" style="14" customWidth="1"/>
+    <col min="10" max="10" width="6.81640625" style="14" customWidth="1"/>
+    <col min="11" max="11" width="7.1796875" style="14" customWidth="1"/>
+    <col min="12" max="12" width="7.81640625" style="14" customWidth="1"/>
+    <col min="13" max="13" width="9.26953125" style="14" customWidth="1"/>
+    <col min="14" max="14" width="8.1796875" style="14" customWidth="1"/>
+    <col min="15" max="15" width="11.453125" style="14" customWidth="1"/>
     <col min="16" max="16384" width="28.7265625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:15" ht="15.5">
       <c r="B1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:15" ht="14.5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-    <row r="4" spans="2:15" ht="21.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:15" ht="14.5">
+      <c r="G2" s="14"/>
+      <c r="L2" s="17"/>
+    </row>
+    <row r="3" spans="2:15" ht="13">
+      <c r="C3" s="44"/>
+    </row>
+    <row r="4" spans="2:15" ht="21.5" thickBot="1">
       <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O4" s="10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:15" ht="11" thickBot="1">
       <c r="B5" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="46" t="s">
         <v>69</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>70</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>71</v>
       </c>
       <c r="F5" s="5">
         <v>41852</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="G5" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="H5" s="16" t="s">
-[...12 lines deleted...]
-    <row r="6" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="15"/>
+    </row>
+    <row r="6" spans="2:15" ht="11" thickBot="1">
       <c r="B6" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="C6" s="46" t="s">
         <v>73</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>75</v>
       </c>
       <c r="F6" s="5">
         <v>41852</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H6" s="16" t="s">
-[...12 lines deleted...]
-    <row r="7" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+    </row>
+    <row r="7" spans="2:15" ht="11" thickBot="1">
       <c r="B7" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C7" s="50" t="s">
+      <c r="C7" s="46" t="s">
         <v>76</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>78</v>
       </c>
       <c r="F7" s="5">
         <v>41699</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="16" t="s">
-[...12 lines deleted...]
-    <row r="8" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="15"/>
+      <c r="O7" s="15"/>
+    </row>
+    <row r="8" spans="2:15" ht="11" thickBot="1">
       <c r="B8" s="7"/>
-      <c r="C8" s="50"/>
+      <c r="C8" s="46"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
-      <c r="H8" s="16"/>
-[...8 lines deleted...]
-    <row r="9" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+    </row>
+    <row r="9" spans="2:15" ht="11" thickBot="1">
       <c r="B9" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="C9" s="50" t="s">
+      <c r="C9" s="46" t="s">
         <v>246</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>247</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>248</v>
       </c>
       <c r="F9" s="5">
         <v>43678</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H9" s="16" t="s">
-[...14 lines deleted...]
-    <row r="10" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+      <c r="N9" s="15"/>
+      <c r="O9" s="15"/>
+    </row>
+    <row r="10" spans="2:15" ht="11" thickBot="1">
       <c r="B10" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="C10" s="50" t="s">
+      <c r="C10" s="46" t="s">
         <v>249</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>250</v>
       </c>
       <c r="F10" s="5">
         <v>42887</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H10" s="16" t="s">
-[...14 lines deleted...]
-    <row r="11" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+    </row>
+    <row r="11" spans="2:15" ht="11" thickBot="1">
       <c r="B11" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="46" t="s">
         <v>251</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>252</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>253</v>
       </c>
       <c r="F11" s="5">
         <v>42887</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H11" s="16" t="s">
-[...12 lines deleted...]
-    <row r="12" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H11" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="15"/>
+    </row>
+    <row r="12" spans="2:15" ht="11" thickBot="1">
       <c r="B12" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="C12" s="50" t="s">
+      <c r="C12" s="46" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>252</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>255</v>
       </c>
       <c r="F12" s="5">
         <v>42887</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H12" s="16" t="s">
-[...12 lines deleted...]
-    <row r="13" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H12" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+    </row>
+    <row r="13" spans="2:15" ht="11" thickBot="1">
       <c r="B13" s="7"/>
-      <c r="C13" s="50"/>
+      <c r="C13" s="46"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="5"/>
       <c r="G13" s="4"/>
-      <c r="H13" s="16"/>
-[...8 lines deleted...]
-    <row r="14" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+    </row>
+    <row r="14" spans="2:15" ht="11" thickBot="1">
       <c r="B14" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>64</v>
+        <v>514</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>65</v>
+        <v>515</v>
       </c>
       <c r="F14" s="8">
-        <v>45566</v>
-[...21 lines deleted...]
-    <row r="15" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46143</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="I14" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="2:15" ht="11" thickBot="1">
       <c r="B15" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" s="8">
+        <v>45566</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O15" s="15"/>
+    </row>
+    <row r="16" spans="2:15" ht="11" thickBot="1">
+      <c r="B16" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E16" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F16" s="8">
         <v>45444</v>
       </c>
-      <c r="G15" s="4" t="s">
-[...22 lines deleted...]
-      <c r="F16" s="8"/>
       <c r="G16" s="6"/>
-      <c r="H16" s="16"/>
-[...42 lines deleted...]
-    <row r="18" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H16" s="15"/>
+      <c r="I16" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O16" s="15"/>
+    </row>
+    <row r="17" spans="2:15" ht="11" thickBot="1">
+      <c r="B17" s="7"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+    </row>
+    <row r="18" spans="2:15" ht="11" thickBot="1">
       <c r="B18" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="50" t="s">
-        <v>83</v>
+      <c r="C18" s="46" t="s">
+        <v>80</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F18" s="5">
         <v>42430</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H18" s="16" t="s">
-[...14 lines deleted...]
-    <row r="19" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H18" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="2:15" ht="11" thickBot="1">
       <c r="B19" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C19" s="50" t="s">
-        <v>86</v>
+      <c r="C19" s="46" t="s">
+        <v>83</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>85</v>
       </c>
       <c r="F19" s="5">
         <v>42430</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H19" s="16" t="s">
-[...14 lines deleted...]
-    <row r="20" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H19" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="2:15" ht="11" thickBot="1">
       <c r="B20" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="50" t="s">
-        <v>87</v>
+      <c r="C20" s="46" t="s">
+        <v>86</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F20" s="5">
         <v>42430</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H20" s="16" t="s">
-[...14 lines deleted...]
-    <row r="21" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+    </row>
+    <row r="21" spans="2:15" ht="11" thickBot="1">
       <c r="B21" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C21" s="50" t="s">
-        <v>89</v>
+      <c r="C21" s="46" t="s">
+        <v>87</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F21" s="5">
         <v>42430</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H21" s="16" t="s">
-[...12 lines deleted...]
-    <row r="22" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="15"/>
+      <c r="O21" s="15"/>
+    </row>
+    <row r="22" spans="2:15" ht="11" thickBot="1">
       <c r="B22" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C22" s="50" t="s">
-        <v>92</v>
+      <c r="C22" s="46" t="s">
+        <v>89</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F22" s="5">
-        <v>41821</v>
+        <v>42430</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H22" s="16" t="s">
-[...12 lines deleted...]
-    <row r="23" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H22" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="15"/>
+      <c r="O22" s="15"/>
+    </row>
+    <row r="23" spans="2:15" ht="11" thickBot="1">
       <c r="B23" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C23" s="50" t="s">
-        <v>94</v>
+      <c r="C23" s="46" t="s">
+        <v>92</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F23" s="5">
         <v>41821</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H23" s="16" t="s">
-[...12 lines deleted...]
-    <row r="24" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="15"/>
+      <c r="O23" s="15"/>
+    </row>
+    <row r="24" spans="2:15" ht="11" thickBot="1">
       <c r="B24" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C24" s="50" t="s">
-        <v>96</v>
+      <c r="C24" s="46" t="s">
+        <v>94</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F24" s="5">
         <v>41821</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H24" s="16" t="s">
-[...12 lines deleted...]
-    <row r="25" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H24" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15"/>
+    </row>
+    <row r="25" spans="2:15" ht="11" thickBot="1">
       <c r="B25" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C25" s="50" t="s">
-        <v>97</v>
+      <c r="C25" s="46" t="s">
+        <v>96</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="F25" s="5">
         <v>41821</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H25" s="16" t="s">
-[...12 lines deleted...]
-    <row r="26" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H25" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+    </row>
+    <row r="26" spans="2:15" ht="11" thickBot="1">
       <c r="B26" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C26" s="50" t="s">
-        <v>94</v>
+      <c r="C26" s="46" t="s">
+        <v>97</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F26" s="5">
-        <v>41456</v>
+        <v>41821</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H26" s="16" t="s">
-[...12 lines deleted...]
-    <row r="27" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H26" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="15"/>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
+    </row>
+    <row r="27" spans="2:15" ht="11" thickBot="1">
       <c r="B27" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="50" t="s">
-        <v>101</v>
+      <c r="C27" s="46" t="s">
+        <v>94</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F27" s="5">
         <v>41456</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H27" s="16" t="s">
-[...12 lines deleted...]
-    <row r="28" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H27" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15"/>
+    </row>
+    <row r="28" spans="2:15" ht="11" thickBot="1">
       <c r="B28" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="50" t="s">
-        <v>97</v>
+      <c r="C28" s="46" t="s">
+        <v>101</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F28" s="5">
         <v>41456</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H28" s="16" t="s">
-[...29 lines deleted...]
-      <c r="B30" s="7" t="s">
+      <c r="H28" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+    </row>
+    <row r="29" spans="2:15" ht="11" thickBot="1">
+      <c r="B29" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="F29" s="5">
+        <v>41456</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+    </row>
+    <row r="30" spans="2:15" ht="11" thickBot="1">
+      <c r="B30" s="7"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+    </row>
+    <row r="31" spans="2:15" ht="11" thickBot="1">
+      <c r="B31" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="C30" s="50" t="s">
+      <c r="C31" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="D30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="4" t="s">
+      <c r="D31" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="F30" s="5">
+      <c r="F31" s="5">
         <v>44682</v>
       </c>
-      <c r="G30" s="4" t="s">
-[...67 lines deleted...]
-    <row r="33" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G31" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="15"/>
+      <c r="O31" s="15"/>
+    </row>
+    <row r="32" spans="2:15" ht="11" thickBot="1">
+      <c r="B32" s="7"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="15"/>
+      <c r="N32" s="15"/>
+      <c r="O32" s="15"/>
+    </row>
+    <row r="33" spans="2:15" ht="11" thickBot="1">
       <c r="B33" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C33" s="50" t="s">
-        <v>108</v>
+      <c r="C33" s="46" t="s">
+        <v>105</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="5">
         <v>42430</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H33" s="16"/>
-[...8 lines deleted...]
-    <row r="34" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="15"/>
+    </row>
+    <row r="34" spans="2:15" ht="11" thickBot="1">
       <c r="B34" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C34" s="50" t="s">
-        <v>111</v>
+      <c r="C34" s="46" t="s">
+        <v>108</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="5">
         <v>42430</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H34" s="16"/>
-[...60 lines deleted...]
-    <row r="37" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H34" s="15"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15"/>
+    </row>
+    <row r="35" spans="2:15" ht="11" thickBot="1">
+      <c r="B35" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="46" t="s">
+        <v>111</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F35" s="5">
+        <v>42430</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="15"/>
+    </row>
+    <row r="36" spans="2:15" ht="11" thickBot="1">
+      <c r="B36" s="7"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+    </row>
+    <row r="37" spans="2:15" ht="11" thickBot="1">
       <c r="B37" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C37" s="50" t="s">
+      <c r="C37" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F37" s="5">
-        <v>45200</v>
-[...19 lines deleted...]
-    <row r="38" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45566</v>
+      </c>
+      <c r="G37" s="4"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="15"/>
+    </row>
+    <row r="38" spans="2:15" ht="11" thickBot="1">
       <c r="B38" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C38" s="50" t="s">
+      <c r="C38" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F38" s="5">
         <v>45200</v>
       </c>
-      <c r="G38" s="4" t="s">
-[...19 lines deleted...]
-    <row r="39" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G38" s="4"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O38" s="15"/>
+    </row>
+    <row r="39" spans="2:15" ht="11" thickBot="1">
       <c r="B39" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C39" s="50" t="s">
+      <c r="C39" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F39" s="5">
-        <v>45170</v>
-[...19 lines deleted...]
-    <row r="40" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45200</v>
+      </c>
+      <c r="G39" s="4"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O39" s="15"/>
+    </row>
+    <row r="40" spans="2:15" ht="11" thickBot="1">
       <c r="B40" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C40" s="50" t="s">
+      <c r="C40" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F40" s="5">
         <v>45170</v>
       </c>
-      <c r="G40" s="4" t="s">
-[...17 lines deleted...]
-    <row r="41" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G40" s="4"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O40" s="15"/>
+    </row>
+    <row r="41" spans="2:15" ht="11" thickBot="1">
       <c r="B41" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C41" s="50" t="s">
+      <c r="C41" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="5">
         <v>45170</v>
       </c>
-      <c r="G41" s="4" t="s">
-[...17 lines deleted...]
-    <row r="42" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G41" s="4"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O41" s="15"/>
+    </row>
+    <row r="42" spans="2:15" ht="11" thickBot="1">
       <c r="B42" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C42" s="50" t="s">
+      <c r="C42" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F42" s="5">
-        <v>45108</v>
-[...19 lines deleted...]
-    <row r="43" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45170</v>
+      </c>
+      <c r="G42" s="4"/>
+      <c r="H42" s="15"/>
+      <c r="I42" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
+      <c r="N42" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O42" s="15"/>
+    </row>
+    <row r="43" spans="2:15" ht="11" thickBot="1">
       <c r="B43" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C43" s="50" t="s">
+      <c r="C43" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F43" s="5">
-        <v>44896</v>
-[...19 lines deleted...]
-    <row r="44" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45108</v>
+      </c>
+      <c r="G43" s="4"/>
+      <c r="H43" s="15"/>
+      <c r="I43" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O43" s="15"/>
+    </row>
+    <row r="44" spans="2:15" ht="11" thickBot="1">
       <c r="B44" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C44" s="50" t="s">
+      <c r="C44" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>129</v>
       </c>
       <c r="F44" s="5">
-        <v>44866</v>
-[...19 lines deleted...]
-    <row r="45" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44896</v>
+      </c>
+      <c r="G44" s="4"/>
+      <c r="H44" s="15"/>
+      <c r="I44" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="15"/>
+      <c r="L44" s="15"/>
+      <c r="M44" s="15"/>
+      <c r="N44" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O44" s="15"/>
+    </row>
+    <row r="45" spans="2:15" ht="11" thickBot="1">
       <c r="B45" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C45" s="14" t="s">
+      <c r="C45" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="F45" s="5">
-        <v>44682</v>
-[...19 lines deleted...]
-    <row r="46" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44866</v>
+      </c>
+      <c r="G45" s="4"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O45" s="15"/>
+    </row>
+    <row r="46" spans="2:15" ht="11" thickBot="1">
       <c r="B46" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C46" s="14" t="s">
+      <c r="C46" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F46" s="5">
         <v>44682</v>
       </c>
-      <c r="G46" s="4" t="s">
-[...17 lines deleted...]
-    <row r="47" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G46" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="H46" s="15"/>
+      <c r="I46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="15"/>
+      <c r="L46" s="15"/>
+      <c r="M46" s="15"/>
+      <c r="N46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O46" s="15"/>
+    </row>
+    <row r="47" spans="2:15" ht="11" thickBot="1">
       <c r="B47" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C47" s="50" t="s">
+      <c r="C47" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="F47" s="5">
-        <v>44531</v>
-[...19 lines deleted...]
-    <row r="48" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44682</v>
+      </c>
+      <c r="G47" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="H47" s="15"/>
+      <c r="I47" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="15"/>
+      <c r="L47" s="15"/>
+      <c r="M47" s="15"/>
+      <c r="N47" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O47" s="15"/>
+    </row>
+    <row r="48" spans="2:15" ht="11" thickBot="1">
       <c r="B48" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C48" s="50" t="s">
+      <c r="C48" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F48" s="5">
-        <v>44501</v>
-[...21 lines deleted...]
-    <row r="49" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44531</v>
+      </c>
+      <c r="G48" s="4"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O48" s="15"/>
+    </row>
+    <row r="49" spans="2:15" ht="11" thickBot="1">
       <c r="B49" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C49" s="50" t="s">
+      <c r="C49" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F49" s="5">
         <v>44501</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>15</v>
-[...20 lines deleted...]
-    <row r="50" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>134</v>
+      </c>
+      <c r="H49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
+      <c r="N49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O49" s="15"/>
+    </row>
+    <row r="50" spans="2:15" ht="11" thickBot="1">
       <c r="B50" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C50" s="14" t="s">
+      <c r="C50" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
       <c r="F50" s="5">
-        <v>44409</v>
-[...19 lines deleted...]
-    <row r="51" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44501</v>
+      </c>
+      <c r="G50" s="4"/>
+      <c r="H50" s="15"/>
+      <c r="I50" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" s="15"/>
+      <c r="M50" s="15"/>
+      <c r="N50" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O50" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="2:15" ht="11" thickBot="1">
       <c r="B51" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="14" t="s">
+      <c r="C51" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="F51" s="5">
-[...20 lines deleted...]
-    <row r="52" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F51" s="9">
+        <v>44409</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="15"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O51" s="15"/>
+    </row>
+    <row r="52" spans="2:15" ht="11" thickBot="1">
       <c r="B52" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C52" s="14" t="s">
-[...9 lines deleted...]
-        <v>44348</v>
+      <c r="C52" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="F52" s="9">
+        <v>44378</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="H52" s="16"/>
-[...14 lines deleted...]
-    <row r="53" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H52" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="15"/>
+      <c r="J52" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="15"/>
+      <c r="L52" s="15"/>
+      <c r="M52" s="15"/>
+      <c r="N52" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O52" s="15"/>
+    </row>
+    <row r="53" spans="2:15" ht="11" thickBot="1">
       <c r="B53" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="50" t="s">
-[...8 lines deleted...]
-      <c r="F53" s="5">
+      <c r="C53" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="F53" s="9">
         <v>44348</v>
       </c>
-      <c r="G53" s="4" t="s">
-[...17 lines deleted...]
-    <row r="54" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G53" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="15"/>
+      <c r="I53" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" s="15"/>
+      <c r="L53" s="15"/>
+      <c r="M53" s="15"/>
+      <c r="N53" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O53" s="15"/>
+    </row>
+    <row r="54" spans="2:15" ht="11" thickBot="1">
       <c r="B54" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C54" s="50" t="s">
+      <c r="C54" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F54" s="5">
         <v>44348</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H54" s="16"/>
-[...16 lines deleted...]
-    <row r="55" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H54" s="15"/>
+      <c r="I54" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="15"/>
+      <c r="L54" s="15"/>
+      <c r="M54" s="15"/>
+      <c r="N54" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O54" s="15"/>
+    </row>
+    <row r="55" spans="2:15" ht="11" thickBot="1">
       <c r="B55" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C55" s="50" t="s">
+      <c r="C55" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="F55" s="5">
-        <v>44256</v>
+        <v>44348</v>
       </c>
       <c r="G55" s="4" t="s">
-        <v>18</v>
-[...12 lines deleted...]
-    <row r="56" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="H55" s="15"/>
+      <c r="I55" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L55" s="15"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O55" s="15"/>
+    </row>
+    <row r="56" spans="2:15" ht="11" thickBot="1">
       <c r="B56" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C56" s="50" t="s">
+      <c r="C56" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="F56" s="5">
-        <v>44105</v>
+        <v>44256</v>
       </c>
       <c r="G56" s="4" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-    <row r="57" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+      <c r="H56" s="15"/>
+      <c r="I56" s="15"/>
+      <c r="J56" s="15"/>
+      <c r="K56" s="15"/>
+      <c r="L56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M56" s="15"/>
+      <c r="N56" s="15"/>
+      <c r="O56" s="15"/>
+    </row>
+    <row r="57" spans="2:15" ht="11" thickBot="1">
       <c r="B57" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C57" s="50" t="s">
+      <c r="C57" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F57" s="5">
-        <v>44013</v>
+        <v>44105</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H57" s="16" t="s">
-[...14 lines deleted...]
-    <row r="58" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H57" s="15"/>
+      <c r="I57" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="15"/>
+      <c r="L57" s="15"/>
+      <c r="M57" s="15"/>
+      <c r="N57" s="15"/>
+      <c r="O57" s="15"/>
+    </row>
+    <row r="58" spans="2:15" ht="11" thickBot="1">
       <c r="B58" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="50" t="s">
+      <c r="C58" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F58" s="5">
-        <v>43891</v>
+        <v>44013</v>
       </c>
       <c r="G58" s="4" t="s">
-        <v>18</v>
-[...12 lines deleted...]
-    <row r="59" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="H58" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I58" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="15"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="15"/>
+      <c r="N58" s="15"/>
+      <c r="O58" s="15"/>
+    </row>
+    <row r="59" spans="2:15" ht="11" thickBot="1">
       <c r="B59" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C59" s="50" t="s">
+      <c r="C59" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F59" s="5">
-        <v>44105</v>
+        <v>43891</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>15</v>
-[...16 lines deleted...]
-    <row r="60" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+      <c r="H59" s="15"/>
+      <c r="I59" s="15"/>
+      <c r="J59" s="15"/>
+      <c r="K59" s="15"/>
+      <c r="L59" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M59" s="15"/>
+      <c r="N59" s="15"/>
+      <c r="O59" s="15"/>
+    </row>
+    <row r="60" spans="2:15" ht="11" thickBot="1">
       <c r="B60" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C60" s="50" t="s">
+      <c r="C60" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F60" s="5">
-        <v>43709</v>
+        <v>44105</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H60" s="16" t="s">
-[...14 lines deleted...]
-    <row r="61" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H60" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="15"/>
+      <c r="L60" s="15"/>
+      <c r="M60" s="15"/>
+      <c r="N60" s="15"/>
+      <c r="O60" s="15"/>
+    </row>
+    <row r="61" spans="2:15" ht="11" thickBot="1">
       <c r="B61" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C61" s="50" t="s">
+      <c r="C61" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F61" s="5">
-        <v>43678</v>
+        <v>43709</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H61" s="16" t="s">
-[...14 lines deleted...]
-    <row r="62" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H61" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K61" s="15"/>
+      <c r="L61" s="15"/>
+      <c r="M61" s="15"/>
+      <c r="N61" s="15"/>
+      <c r="O61" s="15"/>
+    </row>
+    <row r="62" spans="2:15" ht="11" thickBot="1">
       <c r="B62" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C62" s="50" t="s">
+      <c r="C62" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F62" s="5">
-        <v>43647</v>
+        <v>43678</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H62" s="16" t="s">
-[...14 lines deleted...]
-    <row r="63" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H62" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="15"/>
+      <c r="L62" s="15"/>
+      <c r="M62" s="15"/>
+      <c r="N62" s="15"/>
+      <c r="O62" s="15"/>
+    </row>
+    <row r="63" spans="2:15" ht="11" thickBot="1">
       <c r="B63" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C63" s="50" t="s">
+      <c r="C63" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F63" s="5">
         <v>43647</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H63" s="16" t="s">
-[...14 lines deleted...]
-    <row r="64" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H63" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K63" s="15"/>
+      <c r="L63" s="15"/>
+      <c r="M63" s="15"/>
+      <c r="N63" s="15"/>
+      <c r="O63" s="15"/>
+    </row>
+    <row r="64" spans="2:15" ht="11" thickBot="1">
       <c r="B64" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C64" s="50" t="s">
+      <c r="C64" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F64" s="5">
-        <v>43556</v>
+        <v>43647</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H64" s="16" t="s">
-[...14 lines deleted...]
-    <row r="65" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H64" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="15"/>
+      <c r="L64" s="15"/>
+      <c r="M64" s="15"/>
+      <c r="N64" s="15"/>
+      <c r="O64" s="15"/>
+    </row>
+    <row r="65" spans="2:15" ht="11" thickBot="1">
       <c r="B65" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C65" s="50" t="s">
+      <c r="C65" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F65" s="5">
         <v>43556</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H65" s="16" t="s">
-[...14 lines deleted...]
-    <row r="66" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H65" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="15"/>
+      <c r="L65" s="15"/>
+      <c r="M65" s="15"/>
+      <c r="N65" s="15"/>
+      <c r="O65" s="15"/>
+    </row>
+    <row r="66" spans="2:15" ht="11" thickBot="1">
       <c r="B66" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C66" s="50" t="s">
+      <c r="C66" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F66" s="5">
-        <v>43525</v>
+        <v>43556</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H66" s="16" t="s">
-[...14 lines deleted...]
-    <row r="67" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H66" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="15"/>
+      <c r="L66" s="15"/>
+      <c r="M66" s="15"/>
+      <c r="N66" s="15"/>
+      <c r="O66" s="15"/>
+    </row>
+    <row r="67" spans="2:15" ht="11" thickBot="1">
       <c r="B67" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C67" s="50" t="s">
+      <c r="C67" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>61</v>
+        <v>146</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F67" s="5">
-        <v>43466</v>
+        <v>43525</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>18</v>
-[...12 lines deleted...]
-    <row r="68" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="H67" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="15"/>
+      <c r="L67" s="15"/>
+      <c r="M67" s="15"/>
+      <c r="N67" s="15"/>
+      <c r="O67" s="15"/>
+    </row>
+    <row r="68" spans="2:15" ht="11" thickBot="1">
       <c r="B68" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C68" s="14" t="s">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="C68" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>155</v>
       </c>
       <c r="F68" s="5">
-        <v>43435</v>
-[...19 lines deleted...]
-    <row r="69" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>43466</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="15"/>
+      <c r="I68" s="15"/>
+      <c r="J68" s="15"/>
+      <c r="K68" s="15"/>
+      <c r="L68" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M68" s="15"/>
+      <c r="N68" s="15"/>
+      <c r="O68" s="15"/>
+    </row>
+    <row r="69" spans="2:15" ht="11" thickBot="1">
       <c r="B69" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C69" s="14" t="s">
+      <c r="C69" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="E69" s="6" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>43252</v>
+        <v>156</v>
+      </c>
+      <c r="F69" s="5">
+        <v>43435</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H69" s="16" t="s">
-[...14 lines deleted...]
-    <row r="70" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H69" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K69" s="15"/>
+      <c r="L69" s="15"/>
+      <c r="M69" s="15"/>
+      <c r="N69" s="15"/>
+      <c r="O69" s="15"/>
+    </row>
+    <row r="70" spans="2:15" ht="11" thickBot="1">
       <c r="B70" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C70" s="14" t="s">
+      <c r="C70" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E70" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F70" s="8">
-        <v>43191</v>
+        <v>43252</v>
       </c>
       <c r="G70" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H70" s="16" t="s">
-[...14 lines deleted...]
-    <row r="71" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H70" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K70" s="15"/>
+      <c r="L70" s="15"/>
+      <c r="M70" s="15"/>
+      <c r="N70" s="15"/>
+      <c r="O70" s="15"/>
+    </row>
+    <row r="71" spans="2:15" ht="11" thickBot="1">
       <c r="B71" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C71" s="14" t="s">
+      <c r="C71" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E71" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F71" s="8">
-        <v>43101</v>
+        <v>43191</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H71" s="16" t="s">
-[...14 lines deleted...]
-    <row r="72" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H71" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K71" s="15"/>
+      <c r="L71" s="15"/>
+      <c r="M71" s="15"/>
+      <c r="N71" s="15"/>
+      <c r="O71" s="15"/>
+    </row>
+    <row r="72" spans="2:15" ht="11" thickBot="1">
       <c r="B72" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C72" s="14" t="s">
+      <c r="C72" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E72" s="6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F72" s="8">
         <v>43101</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H72" s="16" t="s">
-[...14 lines deleted...]
-    <row r="73" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H72" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I72" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K72" s="15"/>
+      <c r="L72" s="15"/>
+      <c r="M72" s="15"/>
+      <c r="N72" s="15"/>
+      <c r="O72" s="15"/>
+    </row>
+    <row r="73" spans="2:15" ht="11" thickBot="1">
       <c r="B73" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C73" s="14" t="s">
+      <c r="C73" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="F73" s="8">
+        <v>43101</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" s="15"/>
+      <c r="L73" s="15"/>
+      <c r="M73" s="15"/>
+      <c r="N73" s="15"/>
+      <c r="O73" s="15"/>
+    </row>
+    <row r="74" spans="2:15" ht="11" thickBot="1">
+      <c r="B74" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C74" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="E73" s="6" t="s">
+      <c r="E74" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="F73" s="5">
+      <c r="F74" s="5">
         <v>43070</v>
       </c>
-      <c r="G73" s="6" t="s">
-[...40 lines deleted...]
-      <c r="D75" s="13" t="s">
+      <c r="G74" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I74" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K74" s="15"/>
+      <c r="L74" s="15"/>
+      <c r="M74" s="15"/>
+      <c r="N74" s="15"/>
+      <c r="O74" s="15"/>
+    </row>
+    <row r="75" spans="2:15" ht="11" thickBot="1">
+      <c r="B75" s="7"/>
+      <c r="C75" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="4"/>
+      <c r="E75" s="4"/>
+      <c r="F75" s="9"/>
+      <c r="G75" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" s="15"/>
+      <c r="I75" s="15"/>
+      <c r="J75" s="15"/>
+      <c r="K75" s="15"/>
+      <c r="L75" s="15"/>
+      <c r="M75" s="15"/>
+      <c r="N75" s="15"/>
+      <c r="O75" s="15"/>
+    </row>
+    <row r="76" spans="2:15" ht="11" thickBot="1">
+      <c r="B76" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C76" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="E76" s="6" t="s">
         <v>489</v>
       </c>
-      <c r="E75" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="8">
+      <c r="F76" s="8">
         <v>45901</v>
       </c>
-      <c r="G75" s="6" t="s">
-[...26 lines deleted...]
-      <c r="D76" s="4" t="s">
+      <c r="G76" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H76" s="15"/>
+      <c r="I76" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K76" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L76" s="15"/>
+      <c r="M76" s="15"/>
+      <c r="N76" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O76" s="15"/>
+    </row>
+    <row r="77" spans="2:15" ht="11" thickBot="1">
+      <c r="B77" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C77" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="E76" s="4" t="s">
+      <c r="E77" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="F76" s="8">
+      <c r="F77" s="8">
         <v>45047</v>
       </c>
-      <c r="G76" s="6" t="s">
-[...26 lines deleted...]
-      <c r="D77" s="4" t="s">
+      <c r="G77" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K77" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L77" s="15"/>
+      <c r="M77" s="15"/>
+      <c r="N77" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O77" s="15"/>
+    </row>
+    <row r="78" spans="2:15" ht="11" thickBot="1">
+      <c r="B78" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C78" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D78" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="4" t="s">
+      <c r="E78" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="F77" s="8">
+      <c r="F78" s="5">
         <v>44652</v>
       </c>
-      <c r="G77" s="6" t="s">
-[...26 lines deleted...]
-      <c r="D78" s="13" t="s">
+      <c r="G78" s="4"/>
+      <c r="H78" s="15"/>
+      <c r="I78" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K78" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L78" s="15"/>
+      <c r="M78" s="15"/>
+      <c r="N78" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O78" s="15"/>
+    </row>
+    <row r="79" spans="2:15" ht="11" thickBot="1">
+      <c r="B79" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C79" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D79" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="E78" s="6" t="s">
+      <c r="E79" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="F78" s="8">
+      <c r="F79" s="8">
         <v>44409</v>
       </c>
-      <c r="G78" s="6" t="s">
-[...26 lines deleted...]
-      <c r="D79" s="4" t="s">
+      <c r="G79" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H79" s="15"/>
+      <c r="I79" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L79" s="15"/>
+      <c r="M79" s="15"/>
+      <c r="N79" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O79" s="15"/>
+    </row>
+    <row r="80" spans="2:15" ht="11" thickBot="1">
+      <c r="B80" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C80" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D80" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="E79" s="4" t="s">
+      <c r="E80" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="F79" s="8">
+      <c r="F80" s="9">
         <v>44013</v>
       </c>
-      <c r="G79" s="6" t="s">
-[...26 lines deleted...]
-      <c r="D80" s="6" t="s">
+      <c r="G80" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" s="15"/>
+      <c r="I80" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K80" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L80" s="15"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O80" s="15"/>
+    </row>
+    <row r="81" spans="2:15" ht="11" thickBot="1">
+      <c r="B81" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C81" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D81" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="E80" s="4" t="s">
+      <c r="E81" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="F80" s="8">
+      <c r="F81" s="9">
         <v>43862</v>
       </c>
-      <c r="G80" s="6" t="s">
-[...24 lines deleted...]
-      <c r="D81" s="6" t="s">
+      <c r="G81" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="15"/>
+      <c r="L81" s="15"/>
+      <c r="M81" s="15"/>
+      <c r="N81" s="15"/>
+      <c r="O81" s="15"/>
+    </row>
+    <row r="82" spans="2:15" ht="11" thickBot="1">
+      <c r="B82" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C82" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D82" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="E81" s="6" t="s">
+      <c r="E82" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="F81" s="8">
+      <c r="F82" s="8">
         <v>43405</v>
       </c>
-      <c r="G81" s="6" t="s">
-[...24 lines deleted...]
-      <c r="D82" s="6" t="s">
+      <c r="G82" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H82" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I82" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K82" s="15"/>
+      <c r="L82" s="15"/>
+      <c r="M82" s="15"/>
+      <c r="N82" s="15"/>
+      <c r="O82" s="15"/>
+    </row>
+    <row r="83" spans="2:15" ht="11" thickBot="1">
+      <c r="B83" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C83" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D83" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="E83" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="F82" s="8">
+      <c r="F83" s="8">
         <v>43374</v>
       </c>
-      <c r="G82" s="6" t="s">
-[...24 lines deleted...]
-      <c r="D83" s="6" t="s">
+      <c r="G83" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="15"/>
+      <c r="L83" s="15"/>
+      <c r="M83" s="15"/>
+      <c r="N83" s="15"/>
+      <c r="O83" s="15"/>
+    </row>
+    <row r="84" spans="2:15" ht="11" thickBot="1">
+      <c r="B84" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C84" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="6" t="s">
+      <c r="E84" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="F83" s="8">
+      <c r="F84" s="8">
         <v>43282</v>
       </c>
-      <c r="G83" s="6" t="s">
-[...24 lines deleted...]
-      <c r="D84" s="6" t="s">
+      <c r="G84" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H84" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I84" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K84" s="15"/>
+      <c r="L84" s="15"/>
+      <c r="M84" s="15"/>
+      <c r="N84" s="15"/>
+      <c r="O84" s="15"/>
+    </row>
+    <row r="85" spans="2:15" ht="11" thickBot="1">
+      <c r="B85" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C85" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="E84" s="6" t="s">
+      <c r="E85" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="F84" s="8">
+      <c r="F85" s="8">
         <v>43070</v>
       </c>
-      <c r="G84" s="6" t="s">
-[...24 lines deleted...]
-      <c r="D85" s="6" t="s">
+      <c r="G85" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K85" s="15"/>
+      <c r="L85" s="15"/>
+      <c r="M85" s="15"/>
+      <c r="N85" s="15"/>
+      <c r="O85" s="15"/>
+    </row>
+    <row r="86" spans="2:15" ht="11" thickBot="1">
+      <c r="B86" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C86" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D86" s="13" t="s">
         <v>185</v>
       </c>
-      <c r="E85" s="6" t="s">
+      <c r="E86" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="F85" s="8">
+      <c r="F86" s="8">
         <v>42705</v>
       </c>
-      <c r="G85" s="6" t="s">
-[...24 lines deleted...]
-      <c r="D86" s="6" t="s">
+      <c r="G86" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="15"/>
+      <c r="L86" s="15"/>
+      <c r="M86" s="15"/>
+      <c r="N86" s="15"/>
+      <c r="O86" s="15"/>
+    </row>
+    <row r="87" spans="2:15" ht="11" thickBot="1">
+      <c r="B87" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C87" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="E86" s="6" t="s">
+      <c r="E87" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="F86" s="8">
+      <c r="F87" s="8">
         <v>42156</v>
       </c>
-      <c r="G86" s="6" t="s">
-[...63 lines deleted...]
-    <row r="89" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G87" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K87" s="15"/>
+      <c r="L87" s="15"/>
+      <c r="M87" s="15"/>
+      <c r="N87" s="15"/>
+      <c r="O87" s="15"/>
+    </row>
+    <row r="88" spans="2:15" ht="11" thickBot="1">
+      <c r="B88" s="7"/>
+      <c r="C88" s="47"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="6"/>
+      <c r="H88" s="15"/>
+      <c r="I88" s="15"/>
+      <c r="J88" s="15"/>
+      <c r="K88" s="15"/>
+      <c r="L88" s="15"/>
+      <c r="M88" s="15"/>
+      <c r="N88" s="15"/>
+      <c r="O88" s="15"/>
+    </row>
+    <row r="89" spans="2:15" ht="11" thickBot="1">
       <c r="B89" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C89" s="14" t="s">
+      <c r="C89" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E89" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F89" s="8">
-        <v>43709</v>
+        <v>43739</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="H89" s="16"/>
-[...10 lines deleted...]
-    <row r="90" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H89" s="15"/>
+      <c r="I89" s="15"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="15"/>
+      <c r="L89" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M89" s="15"/>
+      <c r="N89" s="15"/>
+      <c r="O89" s="15"/>
+    </row>
+    <row r="90" spans="2:15" ht="11" thickBot="1">
       <c r="B90" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C90" s="14" t="s">
+      <c r="C90" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>189</v>
+        <v>53</v>
       </c>
       <c r="E90" s="6" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="F90" s="8">
-        <v>43647</v>
+        <v>43709</v>
       </c>
       <c r="G90" s="6" t="s">
-        <v>15</v>
-[...16 lines deleted...]
-    <row r="91" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+      <c r="H90" s="15"/>
+      <c r="I90" s="15"/>
+      <c r="J90" s="15"/>
+      <c r="K90" s="15"/>
+      <c r="L90" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M90" s="15"/>
+      <c r="N90" s="15"/>
+      <c r="O90" s="15"/>
+    </row>
+    <row r="91" spans="2:15" ht="11" thickBot="1">
       <c r="B91" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C91" s="14" t="s">
+      <c r="C91" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E91" s="6" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>43525</v>
+        <v>190</v>
+      </c>
+      <c r="F91" s="8">
+        <v>43647</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H91" s="16" t="s">
-[...12 lines deleted...]
-    <row r="92" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H91" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I91" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K91" s="15"/>
+      <c r="L91" s="15"/>
+      <c r="M91" s="15"/>
+      <c r="N91" s="15"/>
+      <c r="O91" s="15"/>
+    </row>
+    <row r="92" spans="2:15" ht="11" thickBot="1">
       <c r="B92" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C92" s="14" t="s">
+      <c r="C92" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F92" s="5">
         <v>43525</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H92" s="16" t="s">
-[...12 lines deleted...]
-    <row r="93" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H92" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I92" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" s="15"/>
+      <c r="K92" s="15"/>
+      <c r="L92" s="15"/>
+      <c r="M92" s="15"/>
+      <c r="N92" s="15"/>
+      <c r="O92" s="15"/>
+    </row>
+    <row r="93" spans="2:15" ht="11" thickBot="1">
       <c r="B93" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C93" s="14" t="s">
+      <c r="C93" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F93" s="5">
         <v>43525</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H93" s="16" t="s">
-[...12 lines deleted...]
-    <row r="94" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H93" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="15"/>
+      <c r="K93" s="15"/>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
+      <c r="N93" s="15"/>
+      <c r="O93" s="15"/>
+    </row>
+    <row r="94" spans="2:15" ht="11" thickBot="1">
       <c r="B94" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C94" s="14" t="s">
+      <c r="C94" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F94" s="5">
         <v>43525</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H94" s="16" t="s">
-[...12 lines deleted...]
-    <row r="95" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H94" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I94" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" s="15"/>
+      <c r="K94" s="15"/>
+      <c r="L94" s="15"/>
+      <c r="M94" s="15"/>
+      <c r="N94" s="15"/>
+      <c r="O94" s="15"/>
+    </row>
+    <row r="95" spans="2:15" ht="11" thickBot="1">
       <c r="B95" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C95" s="14" t="s">
+      <c r="C95" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E95" s="6" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="F95" s="5">
         <v>43525</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H95" s="16" t="s">
-[...12 lines deleted...]
-    <row r="96" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H95" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I95" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J95" s="15"/>
+      <c r="K95" s="15"/>
+      <c r="L95" s="15"/>
+      <c r="M95" s="15"/>
+      <c r="N95" s="15"/>
+      <c r="O95" s="15"/>
+    </row>
+    <row r="96" spans="2:15" ht="11" thickBot="1">
       <c r="B96" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C96" s="14" t="s">
+      <c r="C96" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>197</v>
       </c>
       <c r="F96" s="5">
         <v>43525</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H96" s="16" t="s">
-[...12 lines deleted...]
-    <row r="97" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H96" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J96" s="15"/>
+      <c r="K96" s="15"/>
+      <c r="L96" s="15"/>
+      <c r="M96" s="15"/>
+      <c r="N96" s="15"/>
+      <c r="O96" s="15"/>
+    </row>
+    <row r="97" spans="2:15" ht="11" thickBot="1">
       <c r="B97" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C97" s="14" t="s">
+      <c r="C97" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E97" s="6" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F97" s="5">
-        <v>43221</v>
+        <v>43525</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H97" s="16" t="s">
-[...14 lines deleted...]
-    <row r="98" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H97" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J97" s="15"/>
+      <c r="K97" s="15"/>
+      <c r="L97" s="15"/>
+      <c r="M97" s="15"/>
+      <c r="N97" s="15"/>
+      <c r="O97" s="15"/>
+    </row>
+    <row r="98" spans="2:15" ht="11" thickBot="1">
       <c r="B98" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C98" s="14" t="s">
+      <c r="C98" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E98" s="6" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>42461</v>
+        <v>200</v>
+      </c>
+      <c r="F98" s="5">
+        <v>43221</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H98" s="16" t="s">
-[...12 lines deleted...]
-    <row r="99" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H98" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K98" s="15"/>
+      <c r="L98" s="15"/>
+      <c r="M98" s="15"/>
+      <c r="N98" s="15"/>
+      <c r="O98" s="15"/>
+    </row>
+    <row r="99" spans="2:15" ht="11" thickBot="1">
       <c r="B99" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C99" s="14" t="s">
+      <c r="C99" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F99" s="8">
         <v>42461</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H99" s="16" t="s">
-[...12 lines deleted...]
-    <row r="100" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H99" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" s="15"/>
+      <c r="K99" s="15"/>
+      <c r="L99" s="15"/>
+      <c r="M99" s="15"/>
+      <c r="N99" s="15"/>
+      <c r="O99" s="15"/>
+    </row>
+    <row r="100" spans="2:15" ht="11" thickBot="1">
       <c r="B100" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C100" s="14" t="s">
+      <c r="C100" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F100" s="8">
         <v>42461</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H100" s="16" t="s">
-[...12 lines deleted...]
-    <row r="101" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H100" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J100" s="15"/>
+      <c r="K100" s="15"/>
+      <c r="L100" s="15"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="15"/>
+      <c r="O100" s="15"/>
+    </row>
+    <row r="101" spans="2:15" ht="11" thickBot="1">
       <c r="B101" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C101" s="14" t="s">
+      <c r="C101" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="F101" s="8">
         <v>42461</v>
       </c>
       <c r="G101" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H101" s="16" t="s">
-[...12 lines deleted...]
-    <row r="102" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H101" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J101" s="15"/>
+      <c r="K101" s="15"/>
+      <c r="L101" s="15"/>
+      <c r="M101" s="15"/>
+      <c r="N101" s="15"/>
+      <c r="O101" s="15"/>
+    </row>
+    <row r="102" spans="2:15" ht="11" thickBot="1">
       <c r="B102" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C102" s="14" t="s">
+      <c r="C102" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E102" s="6" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F102" s="8">
         <v>42461</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H102" s="16" t="s">
-[...12 lines deleted...]
-    <row r="103" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H102" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J102" s="15"/>
+      <c r="K102" s="15"/>
+      <c r="L102" s="15"/>
+      <c r="M102" s="15"/>
+      <c r="N102" s="15"/>
+      <c r="O102" s="15"/>
+    </row>
+    <row r="103" spans="2:15" ht="11" thickBot="1">
       <c r="B103" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C103" s="14" t="s">
+      <c r="C103" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E103" s="6" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="F103" s="8">
-        <v>42339</v>
+        <v>42461</v>
       </c>
       <c r="G103" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H103" s="16" t="s">
-[...12 lines deleted...]
-    <row r="104" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H103" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="15"/>
+      <c r="K103" s="15"/>
+      <c r="L103" s="15"/>
+      <c r="M103" s="15"/>
+      <c r="N103" s="15"/>
+      <c r="O103" s="15"/>
+    </row>
+    <row r="104" spans="2:15" ht="11" thickBot="1">
       <c r="B104" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C104" s="14" t="s">
+      <c r="C104" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E104" s="6" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F104" s="8">
-        <v>42248</v>
+        <v>42339</v>
       </c>
       <c r="G104" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H104" s="16" t="s">
-[...10 lines deleted...]
-    <row r="105" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H104" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="15"/>
+      <c r="K104" s="15"/>
+      <c r="L104" s="15"/>
+      <c r="M104" s="15"/>
+      <c r="N104" s="15"/>
+      <c r="O104" s="15"/>
+    </row>
+    <row r="105" spans="2:15" ht="11" thickBot="1">
       <c r="B105" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C105" s="14" t="s">
+      <c r="C105" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E105" s="6" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F105" s="8">
-        <v>41944</v>
+        <v>42248</v>
       </c>
       <c r="G105" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H105" s="16" t="s">
-[...10 lines deleted...]
-    <row r="106" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H105" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I105" s="15"/>
+      <c r="J105" s="15"/>
+      <c r="K105" s="15"/>
+      <c r="L105" s="15"/>
+      <c r="M105" s="15"/>
+      <c r="N105" s="15"/>
+      <c r="O105" s="15"/>
+    </row>
+    <row r="106" spans="2:15" ht="11" thickBot="1">
       <c r="B106" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C106" s="14" t="s">
+      <c r="C106" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="F106" s="8">
+        <v>41944</v>
+      </c>
+      <c r="G106" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H106" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I106" s="15"/>
+      <c r="J106" s="15"/>
+      <c r="K106" s="15"/>
+      <c r="L106" s="15"/>
+      <c r="M106" s="15"/>
+      <c r="N106" s="15"/>
+      <c r="O106" s="15"/>
+    </row>
+    <row r="107" spans="2:15" ht="11" thickBot="1">
+      <c r="B107" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C107" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D107" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="E106" s="6" t="s">
+      <c r="E107" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="F106" s="8">
+      <c r="F107" s="5">
         <v>41699</v>
       </c>
-      <c r="G106" s="6" t="s">
-[...35 lines deleted...]
-      </c>
+      <c r="G107" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H107" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I107" s="15"/>
+      <c r="J107" s="15"/>
+      <c r="K107" s="15"/>
+      <c r="L107" s="15"/>
+      <c r="M107" s="15"/>
+      <c r="N107" s="15"/>
+      <c r="O107" s="15"/>
+    </row>
+    <row r="108" spans="2:15" ht="11" thickBot="1">
+      <c r="B108" s="7"/>
+      <c r="C108" s="47"/>
       <c r="D108" s="4"/>
-      <c r="E108" s="6" t="s">
-[...19 lines deleted...]
-    <row r="109" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E108" s="6"/>
+      <c r="F108" s="8"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="15"/>
+      <c r="I108" s="15"/>
+      <c r="J108" s="15"/>
+      <c r="K108" s="15"/>
+      <c r="L108" s="15"/>
+      <c r="M108" s="15"/>
+      <c r="N108" s="15"/>
+      <c r="O108" s="15"/>
+    </row>
+    <row r="109" spans="2:15" ht="11" thickBot="1">
       <c r="B109" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="C109" s="14" t="s">
-        <v>219</v>
+      <c r="C109" s="47" t="s">
+        <v>217</v>
       </c>
       <c r="D109" s="4"/>
       <c r="E109" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="F109" s="5">
+        <v>45627</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H109" s="15"/>
+      <c r="I109" s="15"/>
+      <c r="J109" s="15"/>
+      <c r="K109" s="15"/>
+      <c r="L109" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M109" s="15"/>
+      <c r="N109" s="15"/>
+      <c r="O109" s="15"/>
+    </row>
+    <row r="110" spans="2:15" ht="11" thickBot="1">
+      <c r="B110" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C110" s="47" t="s">
+        <v>219</v>
+      </c>
+      <c r="D110" s="4"/>
+      <c r="E110" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="F109" s="5">
+      <c r="F110" s="5">
         <v>45809</v>
       </c>
-      <c r="G109" s="6" t="s">
-[...65 lines deleted...]
-    <row r="112" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G110" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
+      <c r="J110" s="15"/>
+      <c r="K110" s="15"/>
+      <c r="L110" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M110" s="15"/>
+      <c r="N110" s="15"/>
+      <c r="O110" s="15"/>
+    </row>
+    <row r="111" spans="2:15" ht="11" thickBot="1">
+      <c r="B111" s="7"/>
+      <c r="C111" s="47"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="6"/>
+      <c r="F111" s="8"/>
+      <c r="G111" s="6"/>
+      <c r="H111" s="15"/>
+      <c r="I111" s="15"/>
+      <c r="J111" s="15"/>
+      <c r="K111" s="15"/>
+      <c r="L111" s="15"/>
+      <c r="M111" s="15"/>
+      <c r="N111" s="15"/>
+      <c r="O111" s="15"/>
+    </row>
+    <row r="112" spans="2:15" ht="11" thickBot="1">
       <c r="B112" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="C112" s="14" t="s">
-        <v>225</v>
+      <c r="C112" s="47" t="s">
+        <v>222</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E112" s="6" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>43191</v>
+        <v>224</v>
+      </c>
+      <c r="F112" s="5">
+        <v>44348</v>
       </c>
       <c r="G112" s="6" t="s">
-        <v>72</v>
-[...16 lines deleted...]
-    <row r="113" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>222</v>
+      </c>
+      <c r="H112" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I112" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J112" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K112" s="15"/>
+      <c r="L112" s="15"/>
+      <c r="M112" s="15"/>
+      <c r="N112" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O112" s="15"/>
+    </row>
+    <row r="113" spans="2:15" ht="11" thickBot="1">
       <c r="B113" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="C113" s="50" t="s">
-        <v>15</v>
+      <c r="C113" s="47" t="s">
+        <v>225</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>228</v>
-[...21 lines deleted...]
-    <row r="114" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>226</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="F113" s="8">
+        <v>43191</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H113" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I113" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J113" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K113" s="15"/>
+      <c r="L113" s="15"/>
+      <c r="M113" s="15"/>
+      <c r="N113" s="15"/>
+      <c r="O113" s="15"/>
+    </row>
+    <row r="114" spans="2:15" ht="11" thickBot="1">
       <c r="B114" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="C114" s="50" t="s">
+      <c r="C114" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E114" s="4" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="F114" s="5">
-        <v>43040</v>
+        <v>42583</v>
       </c>
       <c r="G114" s="4" t="s">
-        <v>15</v>
-[...16 lines deleted...]
-    <row r="115" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>230</v>
+      </c>
+      <c r="H114" s="15"/>
+      <c r="I114" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J114" s="15"/>
+      <c r="K114" s="15"/>
+      <c r="L114" s="15"/>
+      <c r="M114" s="15"/>
+      <c r="N114" s="15"/>
+      <c r="O114" s="15"/>
+    </row>
+    <row r="115" spans="2:15" ht="11" thickBot="1">
       <c r="B115" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="C115" s="50" t="s">
+      <c r="C115" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="F115" s="5">
-        <v>42217</v>
+        <v>43040</v>
       </c>
       <c r="G115" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H115" s="16" t="s">
-[...14 lines deleted...]
-    <row r="116" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H115" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K115" s="15"/>
+      <c r="L115" s="15"/>
+      <c r="M115" s="15"/>
+      <c r="N115" s="15"/>
+      <c r="O115" s="15"/>
+    </row>
+    <row r="116" spans="2:15" ht="11" thickBot="1">
       <c r="B116" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="C116" s="50" t="s">
+      <c r="C116" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="F116" s="5">
+        <v>42217</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H116" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K116" s="15"/>
+      <c r="L116" s="15"/>
+      <c r="M116" s="15"/>
+      <c r="N116" s="15"/>
+      <c r="O116" s="15"/>
+    </row>
+    <row r="117" spans="2:15" ht="11" thickBot="1">
+      <c r="B117" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C117" s="46" t="s">
         <v>235</v>
       </c>
-      <c r="D116" s="4" t="s">
+      <c r="D117" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="E116" s="4" t="s">
+      <c r="E117" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="F116" s="5">
+      <c r="F117" s="5">
         <v>41944</v>
       </c>
-      <c r="G116" s="4" t="s">
+      <c r="G117" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H116" s="16"/>
-[...25 lines deleted...]
-      <c r="B118" s="7" t="s">
+      <c r="H117" s="15"/>
+      <c r="I117" s="15"/>
+      <c r="J117" s="15"/>
+      <c r="K117" s="15"/>
+      <c r="L117" s="15"/>
+      <c r="M117" s="15"/>
+      <c r="N117" s="15"/>
+      <c r="O117" s="15"/>
+    </row>
+    <row r="118" spans="2:15" ht="11" thickBot="1">
+      <c r="B118" s="7"/>
+      <c r="C118" s="46"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="4"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="4"/>
+      <c r="H118" s="15"/>
+      <c r="I118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="15"/>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="15"/>
+      <c r="O118" s="15"/>
+    </row>
+    <row r="119" spans="2:15" ht="11" thickBot="1">
+      <c r="B119" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="C118" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D118" s="4" t="s">
+      <c r="C119" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D119" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="E118" s="4" t="s">
+      <c r="E119" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="F118" s="5">
+      <c r="F119" s="5">
         <v>42217</v>
       </c>
-      <c r="G118" s="4" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="G119" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H119" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K119" s="15"/>
+      <c r="L119" s="15"/>
+      <c r="M119" s="15"/>
+      <c r="N119" s="15"/>
+      <c r="O119" s="15"/>
+    </row>
+    <row r="120" spans="2:15" ht="11" thickBot="1">
+      <c r="B120" s="7"/>
+      <c r="C120" s="46"/>
       <c r="D120" s="4"/>
-      <c r="E120" s="4" t="s">
-[...27 lines deleted...]
-    <row r="121" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E120" s="4"/>
+      <c r="F120" s="5"/>
+      <c r="G120" s="4"/>
+      <c r="H120" s="15"/>
+      <c r="I120" s="15"/>
+      <c r="J120" s="15"/>
+      <c r="K120" s="15"/>
+      <c r="L120" s="15"/>
+      <c r="M120" s="15"/>
+      <c r="N120" s="15"/>
+      <c r="O120" s="15"/>
+    </row>
+    <row r="121" spans="2:15" ht="11" thickBot="1">
       <c r="B121" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="C121" s="50" t="s">
+      <c r="C121" s="46" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="F121" s="5">
+        <v>45931</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="H121" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I121" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K121" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L121" s="15"/>
+      <c r="M121" s="15"/>
+      <c r="N121" s="15"/>
+      <c r="O121" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="2:15" ht="11" thickBot="1">
+      <c r="B122" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C122" s="46" t="s">
+        <v>243</v>
+      </c>
+      <c r="D122" s="4"/>
+      <c r="E122" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="F121" s="5">
+      <c r="F122" s="5">
         <v>45778</v>
       </c>
-      <c r="G121" s="4" t="s">
-[...50 lines deleted...]
-      <c r="F123" s="5">
+      <c r="G122" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="H122" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I122" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J122" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K122" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L122" s="15"/>
+      <c r="M122" s="15"/>
+      <c r="N122" s="15"/>
+      <c r="O122" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="123" spans="2:15" ht="11" thickBot="1">
+      <c r="B123" s="7"/>
+      <c r="C123" s="46"/>
+      <c r="D123" s="4"/>
+      <c r="E123" s="4"/>
+      <c r="F123" s="5"/>
+      <c r="G123" s="4"/>
+    </row>
+    <row r="124" spans="2:15" ht="11" thickBot="1">
+      <c r="B124" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C124" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="F124" s="5">
         <v>44105</v>
       </c>
-      <c r="G123" s="4" t="s">
-[...43 lines deleted...]
-    <row r="125" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G124" s="4"/>
+      <c r="H124" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I124" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K124" s="15"/>
+      <c r="L124" s="15"/>
+      <c r="M124" s="15"/>
+      <c r="N124" s="15"/>
+      <c r="O124" s="15"/>
+    </row>
+    <row r="125" spans="2:15" ht="11" thickBot="1">
       <c r="B125" s="7"/>
-      <c r="C125" s="50"/>
+      <c r="C125" s="46"/>
       <c r="D125" s="4"/>
       <c r="E125" s="4"/>
       <c r="F125" s="5"/>
       <c r="G125" s="4"/>
-      <c r="H125" s="16"/>
-[...8 lines deleted...]
-    <row r="126" spans="2:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H125" s="15"/>
+      <c r="I125" s="15"/>
+      <c r="J125" s="15"/>
+      <c r="K125" s="15"/>
+      <c r="L125" s="15"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="15"/>
+      <c r="O125" s="15"/>
+    </row>
+    <row r="126" spans="2:15" ht="11" thickBot="1">
       <c r="B126" s="7" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="C126" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C126" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>257</v>
+        <v>36</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>258</v>
+        <v>37</v>
       </c>
       <c r="F126" s="5">
-        <v>45413</v>
+        <v>44105</v>
       </c>
       <c r="G126" s="4" t="s">
-        <v>15</v>
-[...16 lines deleted...]
-    <row r="127" spans="2:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+      <c r="H126" s="15"/>
+      <c r="I126" s="15"/>
+      <c r="J126" s="15"/>
+      <c r="K126" s="15"/>
+      <c r="L126" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M126" s="15"/>
+      <c r="N126" s="15"/>
+      <c r="O126" s="15"/>
+    </row>
+    <row r="127" spans="2:15" ht="11" thickBot="1">
       <c r="B127" s="7" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="C127" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C127" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>259</v>
+        <v>41</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>260</v>
+        <v>42</v>
       </c>
       <c r="F127" s="5">
-        <v>45413</v>
+        <v>43800</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H127" s="16"/>
-[...50 lines deleted...]
-    <row r="129" spans="2:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H127" s="15"/>
+      <c r="I127" s="15"/>
+      <c r="J127" s="15"/>
+      <c r="K127" s="15"/>
+      <c r="L127" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M127" s="15"/>
+      <c r="N127" s="15"/>
+      <c r="O127" s="15"/>
+    </row>
+    <row r="128" spans="2:15" ht="11" thickBot="1">
+      <c r="B128" s="7"/>
+      <c r="C128" s="46"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="4"/>
+      <c r="F128" s="5"/>
+      <c r="G128" s="4"/>
+      <c r="H128" s="15"/>
+      <c r="I128" s="15"/>
+      <c r="J128" s="15"/>
+      <c r="K128" s="15"/>
+      <c r="L128" s="15"/>
+      <c r="M128" s="15"/>
+      <c r="N128" s="15"/>
+      <c r="O128" s="15"/>
+    </row>
+    <row r="129" spans="2:15" ht="16.5" customHeight="1" thickBot="1">
       <c r="B129" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="C129" s="50" t="s">
+      <c r="C129" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="F129" s="5">
         <v>45413</v>
       </c>
-      <c r="G129" s="4" t="s">
-[...22 lines deleted...]
-      <c r="F130" s="5"/>
+      <c r="G129" s="4"/>
+      <c r="H129" s="15"/>
+      <c r="I129" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K129" s="15"/>
+      <c r="L129" s="15"/>
+      <c r="M129" s="15"/>
+      <c r="N129" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O129" s="15"/>
+    </row>
+    <row r="130" spans="2:15" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B130" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C130" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="F130" s="5">
+        <v>45413</v>
+      </c>
       <c r="G130" s="4"/>
-      <c r="H130" s="16"/>
-[...8 lines deleted...]
-    <row r="131" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H130" s="15"/>
+      <c r="I130" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K130" s="15"/>
+      <c r="L130" s="15"/>
+      <c r="M130" s="15"/>
+      <c r="N130" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O130" s="15"/>
+    </row>
+    <row r="131" spans="2:15" ht="15.75" customHeight="1" thickBot="1">
       <c r="B131" s="7" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C131" s="50" t="s">
+        <v>256</v>
+      </c>
+      <c r="C131" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="F131" s="5">
-        <v>45658</v>
-[...17 lines deleted...]
-    <row r="132" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45413</v>
+      </c>
+      <c r="G131" s="4"/>
+      <c r="H131" s="15"/>
+      <c r="I131" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K131" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L131" s="15"/>
+      <c r="M131" s="15"/>
+      <c r="N131" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O131" s="15"/>
+    </row>
+    <row r="132" spans="2:15" ht="15.75" customHeight="1" thickBot="1">
       <c r="B132" s="7" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C132" s="50" t="s">
+        <v>256</v>
+      </c>
+      <c r="C132" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="F132" s="5">
-        <v>45658</v>
-[...49 lines deleted...]
-    <row r="134" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45413</v>
+      </c>
+      <c r="G132" s="4"/>
+      <c r="H132" s="15"/>
+      <c r="I132" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J132" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K132" s="15"/>
+      <c r="L132" s="15"/>
+      <c r="M132" s="15"/>
+      <c r="N132" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O132" s="15"/>
+    </row>
+    <row r="133" spans="2:15" ht="11" thickBot="1">
+      <c r="B133" s="7"/>
+      <c r="C133" s="46"/>
+      <c r="D133" s="4"/>
+      <c r="E133" s="4"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="4"/>
+      <c r="H133" s="15"/>
+      <c r="I133" s="15"/>
+      <c r="J133" s="15"/>
+      <c r="K133" s="15"/>
+      <c r="L133" s="15"/>
+      <c r="M133" s="15"/>
+      <c r="N133" s="15"/>
+      <c r="O133" s="15"/>
+    </row>
+    <row r="134" spans="2:15" ht="11" thickBot="1">
       <c r="B134" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C134" s="50" t="s">
+      <c r="C134" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>269</v>
+        <v>516</v>
       </c>
       <c r="F134" s="5">
-        <v>45292</v>
-[...17 lines deleted...]
-    <row r="135" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46054</v>
+      </c>
+      <c r="G134" s="4"/>
+      <c r="L134" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M134" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="135" spans="2:15" ht="11" thickBot="1">
       <c r="B135" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C135" s="50" t="s">
+      <c r="C135" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="F135" s="5">
-        <v>45292</v>
-[...17 lines deleted...]
-    <row r="136" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45658</v>
+      </c>
+      <c r="G135" s="4"/>
+      <c r="H135" s="15"/>
+      <c r="I135" s="15"/>
+      <c r="J135" s="15"/>
+      <c r="K135" s="15"/>
+      <c r="L135" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M135" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N135" s="15"/>
+      <c r="O135" s="15"/>
+    </row>
+    <row r="136" spans="2:15" ht="11" thickBot="1">
       <c r="B136" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C136" s="50" t="s">
+      <c r="C136" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="F136" s="5">
-        <v>45139</v>
-[...17 lines deleted...]
-    <row r="137" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45658</v>
+      </c>
+      <c r="G136" s="4"/>
+      <c r="H136" s="15"/>
+      <c r="I136" s="15"/>
+      <c r="J136" s="15"/>
+      <c r="K136" s="15"/>
+      <c r="L136" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M136" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N136" s="15"/>
+      <c r="O136" s="15"/>
+    </row>
+    <row r="137" spans="2:15" ht="11" thickBot="1">
       <c r="B137" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C137" s="50" t="s">
+      <c r="C137" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="F137" s="5">
-        <v>44958</v>
-[...17 lines deleted...]
-    <row r="138" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45444</v>
+      </c>
+      <c r="G137" s="4"/>
+      <c r="H137" s="15"/>
+      <c r="I137" s="15"/>
+      <c r="J137" s="15"/>
+      <c r="K137" s="15"/>
+      <c r="L137" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M137" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N137" s="15"/>
+      <c r="O137" s="15"/>
+    </row>
+    <row r="138" spans="2:15" ht="11" thickBot="1">
       <c r="B138" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C138" s="50" t="s">
+      <c r="C138" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="F138" s="5">
-        <v>44866</v>
-[...17 lines deleted...]
-    <row r="139" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45292</v>
+      </c>
+      <c r="G138" s="4"/>
+      <c r="H138" s="15"/>
+      <c r="I138" s="15"/>
+      <c r="J138" s="15"/>
+      <c r="K138" s="15"/>
+      <c r="L138" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M138" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N138" s="15"/>
+      <c r="O138" s="15"/>
+    </row>
+    <row r="139" spans="2:15" ht="11" thickBot="1">
       <c r="B139" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C139" s="50" t="s">
+      <c r="C139" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>20</v>
+        <v>270</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>28</v>
+        <v>271</v>
       </c>
       <c r="F139" s="5">
-        <v>44256</v>
-[...15 lines deleted...]
-    <row r="140" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45292</v>
+      </c>
+      <c r="G139" s="4"/>
+      <c r="H139" s="15"/>
+      <c r="I139" s="15"/>
+      <c r="J139" s="15"/>
+      <c r="K139" s="15"/>
+      <c r="L139" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M139" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N139" s="15"/>
+      <c r="O139" s="15"/>
+    </row>
+    <row r="140" spans="2:15" ht="11" thickBot="1">
       <c r="B140" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C140" s="50" t="s">
+      <c r="C140" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>43</v>
+        <v>272</v>
       </c>
       <c r="F140" s="5">
-        <v>43831</v>
-[...15 lines deleted...]
-    <row r="141" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45139</v>
+      </c>
+      <c r="G140" s="4"/>
+      <c r="H140" s="15"/>
+      <c r="I140" s="15"/>
+      <c r="J140" s="15"/>
+      <c r="K140" s="15"/>
+      <c r="L140" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M140" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N140" s="15"/>
+      <c r="O140" s="15"/>
+    </row>
+    <row r="141" spans="2:15" ht="11" thickBot="1">
       <c r="B141" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C141" s="4" t="s">
+      <c r="C141" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>21</v>
+        <v>273</v>
       </c>
       <c r="F141" s="5">
-        <v>44440</v>
-[...17 lines deleted...]
-    <row r="142" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44958</v>
+      </c>
+      <c r="G141" s="4"/>
+      <c r="H141" s="15"/>
+      <c r="I141" s="15"/>
+      <c r="J141" s="15"/>
+      <c r="K141" s="15"/>
+      <c r="L141" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M141" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N141" s="15"/>
+      <c r="O141" s="15"/>
+    </row>
+    <row r="142" spans="2:15" ht="11" thickBot="1">
       <c r="B142" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C142" s="4" t="s">
+      <c r="C142" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D142" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="F142" s="5">
+        <v>44866</v>
+      </c>
+      <c r="G142" s="4"/>
+      <c r="H142" s="15"/>
+      <c r="I142" s="15"/>
+      <c r="J142" s="15"/>
+      <c r="K142" s="15"/>
+      <c r="L142" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M142" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N142" s="15"/>
+      <c r="O142" s="15"/>
+    </row>
+    <row r="143" spans="2:15" ht="11" thickBot="1">
+      <c r="B143" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C143" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F143" s="5">
+        <v>44256</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="15"/>
+      <c r="I143" s="15"/>
+      <c r="J143" s="15"/>
+      <c r="K143" s="15"/>
+      <c r="L143" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15"/>
+      <c r="O143" s="15"/>
+    </row>
+    <row r="144" spans="2:15" ht="11" thickBot="1">
+      <c r="B144" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C144" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F144" s="5">
+        <v>43831</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" s="15"/>
+      <c r="I144" s="15"/>
+      <c r="J144" s="15"/>
+      <c r="K144" s="15"/>
+      <c r="L144" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M144" s="15"/>
+      <c r="N144" s="15"/>
+      <c r="O144" s="15"/>
+    </row>
+    <row r="145" spans="2:15" ht="11" thickBot="1">
+      <c r="B145" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C145" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F145" s="5">
+        <v>44440</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H145" s="15"/>
+      <c r="I145" s="15"/>
+      <c r="J145" s="15"/>
+      <c r="K145" s="15"/>
+      <c r="L145" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M145" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N145" s="15"/>
+      <c r="O145" s="15"/>
+    </row>
+    <row r="146" spans="2:15" ht="11" thickBot="1">
+      <c r="B146" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C146" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D146" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="E142" s="4" t="s">
+      <c r="E146" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="F142" s="5">
+      <c r="F146" s="5">
         <v>44652</v>
       </c>
-      <c r="G142" s="4" t="s">
-[...32 lines deleted...]
-      <c r="B144" s="7" t="s">
+      <c r="G146" s="4"/>
+      <c r="H146" s="15"/>
+      <c r="I146" s="15"/>
+      <c r="J146" s="15"/>
+      <c r="K146" s="15"/>
+      <c r="L146" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M146" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N146" s="15"/>
+      <c r="O146" s="15"/>
+    </row>
+    <row r="147" spans="2:15" ht="11" thickBot="1">
+      <c r="B147" s="7"/>
+      <c r="C147" s="48"/>
+      <c r="D147" s="4"/>
+      <c r="E147" s="4"/>
+      <c r="F147" s="5"/>
+      <c r="G147" s="4"/>
+      <c r="H147" s="15"/>
+      <c r="I147" s="15"/>
+      <c r="J147" s="15"/>
+      <c r="K147" s="15"/>
+      <c r="L147" s="15"/>
+      <c r="M147" s="15"/>
+      <c r="N147" s="15"/>
+      <c r="O147" s="15"/>
+    </row>
+    <row r="148" spans="2:15" ht="11" thickBot="1">
+      <c r="B148" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="C144" s="50" t="s">
+      <c r="C148" s="46" t="s">
         <v>278</v>
       </c>
-      <c r="D144" s="4" t="s">
+      <c r="D148" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="E144" s="4" t="s">
+      <c r="E148" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="F144" s="5">
+      <c r="F148" s="5">
         <v>41821</v>
       </c>
-      <c r="G144" s="4" t="s">
+      <c r="G148" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H144" s="16" t="s">
-[...27 lines deleted...]
-      <c r="B146" s="7" t="s">
+      <c r="H148" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="15"/>
+      <c r="L148" s="15"/>
+      <c r="M148" s="15"/>
+      <c r="N148" s="15"/>
+      <c r="O148" s="15"/>
+    </row>
+    <row r="149" spans="2:15" ht="11" thickBot="1">
+      <c r="B149" s="7"/>
+      <c r="C149" s="46"/>
+      <c r="D149" s="4"/>
+      <c r="E149" s="4"/>
+      <c r="F149" s="5"/>
+      <c r="G149" s="4"/>
+      <c r="H149" s="15"/>
+      <c r="I149" s="15"/>
+      <c r="J149" s="15"/>
+      <c r="K149" s="15"/>
+      <c r="L149" s="15"/>
+      <c r="M149" s="15"/>
+      <c r="N149" s="15"/>
+      <c r="O149" s="15"/>
+    </row>
+    <row r="150" spans="2:15" ht="20.5" thickBot="1">
+      <c r="B150" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="C146" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="4" t="s">
+      <c r="C150" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D150" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="E146" s="4" t="s">
+      <c r="E150" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="F146" s="5">
+      <c r="F150" s="5">
         <v>41883</v>
       </c>
-      <c r="G146" s="4" t="s">
-[...12 lines deleted...]
-      <c r="B147" s="7" t="s">
+      <c r="G150" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H150" s="15"/>
+      <c r="I150" s="15"/>
+      <c r="J150" s="15"/>
+      <c r="K150" s="15"/>
+      <c r="L150" s="15"/>
+      <c r="M150" s="15"/>
+      <c r="N150" s="15"/>
+      <c r="O150" s="15"/>
+    </row>
+    <row r="151" spans="2:15" ht="11" thickBot="1">
+      <c r="B151" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="C147" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="4" t="s">
+      <c r="C151" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D151" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="E147" s="4" t="s">
+      <c r="E151" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="F147" s="5">
+      <c r="F151" s="5">
         <v>41821</v>
       </c>
-      <c r="G147" s="4" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="G151" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H151" s="16"/>
-[...50 lines deleted...]
-    <row r="153" spans="2:15" ht="20.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H151" s="15"/>
+      <c r="I151" s="15"/>
+      <c r="J151" s="15"/>
+      <c r="K151" s="15"/>
+      <c r="L151" s="15"/>
+      <c r="M151" s="15"/>
+      <c r="N151" s="15"/>
+      <c r="O151" s="15"/>
+    </row>
+    <row r="152" spans="2:15" ht="11" thickBot="1">
+      <c r="B152" s="7"/>
+      <c r="C152" s="46"/>
+      <c r="D152" s="4"/>
+      <c r="E152" s="4"/>
+      <c r="F152" s="5"/>
+      <c r="G152" s="4"/>
+      <c r="H152" s="15"/>
+      <c r="I152" s="15"/>
+      <c r="J152" s="15"/>
+      <c r="K152" s="15"/>
+      <c r="L152" s="15"/>
+      <c r="M152" s="15"/>
+      <c r="N152" s="15"/>
+      <c r="O152" s="15"/>
+    </row>
+    <row r="153" spans="2:15" ht="11" thickBot="1">
       <c r="B153" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="C153" s="50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C153" s="46"/>
       <c r="D153" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E153" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="F153" s="5">
+        <v>45597</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H153" s="15"/>
+      <c r="I153" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J153" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K153" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L153" s="15"/>
+      <c r="M153" s="15"/>
+      <c r="N153" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O153" s="15"/>
+    </row>
+    <row r="154" spans="2:15" ht="11" thickBot="1">
+      <c r="B154" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C154" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="F154" s="5">
+        <v>44958</v>
+      </c>
+      <c r="G154" s="4"/>
+      <c r="H154" s="15"/>
+      <c r="I154" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J154" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K154" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L154" s="15"/>
+      <c r="M154" s="15"/>
+      <c r="N154" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O154" s="15"/>
+    </row>
+    <row r="155" spans="2:15" ht="11" thickBot="1">
+      <c r="B155" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C155" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="F155" s="5">
+        <v>44958</v>
+      </c>
+      <c r="G155" s="4"/>
+      <c r="H155" s="15"/>
+      <c r="I155" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J155" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K155" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L155" s="15"/>
+      <c r="M155" s="15"/>
+      <c r="N155" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O155" s="15"/>
+    </row>
+    <row r="156" spans="2:15" ht="11" thickBot="1">
+      <c r="B156" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C156" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="F156" s="5">
+        <v>44256</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H156" s="15"/>
+      <c r="I156" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J156" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K156" s="15"/>
+      <c r="L156" s="15"/>
+      <c r="M156" s="15"/>
+      <c r="N156" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O156" s="15"/>
+    </row>
+    <row r="157" spans="2:15" ht="20.5" thickBot="1">
+      <c r="B157" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C157" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D157" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="E153" s="4" t="s">
+      <c r="E157" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="F153" s="5">
+      <c r="F157" s="5">
         <v>44136</v>
       </c>
-      <c r="G153" s="4" t="s">
-[...130 lines deleted...]
-      </c>
       <c r="G157" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H157" s="16"/>
-[...40 lines deleted...]
-    <row r="159" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H157" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I157" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J157" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K157" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L157" s="15"/>
+      <c r="M157" s="15"/>
+      <c r="N157" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O157" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="158" spans="2:15" ht="11" thickBot="1">
+      <c r="B158" s="7"/>
+      <c r="C158" s="46"/>
+      <c r="D158" s="4"/>
+      <c r="E158" s="4"/>
+      <c r="F158" s="5"/>
+      <c r="G158" s="4"/>
+      <c r="H158" s="15"/>
+      <c r="I158" s="15"/>
+      <c r="J158" s="15"/>
+      <c r="K158" s="15"/>
+      <c r="L158" s="15"/>
+      <c r="M158" s="15"/>
+      <c r="N158" s="15"/>
+      <c r="O158" s="15"/>
+    </row>
+    <row r="159" spans="2:15" ht="11" thickBot="1">
       <c r="B159" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="C159" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>301</v>
+        <v>517</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>302</v>
+        <v>518</v>
       </c>
       <c r="F159" s="5">
-        <v>45170</v>
-[...19 lines deleted...]
-    <row r="160" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46143</v>
+      </c>
+      <c r="G159" s="4"/>
+      <c r="J159" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K159" s="15"/>
+      <c r="L159" s="15"/>
+      <c r="M159" s="15"/>
+      <c r="N159" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="160" spans="2:15" ht="11" thickBot="1">
       <c r="B160" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C160" s="4" t="s">
+      <c r="C160" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>303</v>
+        <v>520</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>304</v>
+        <v>521</v>
       </c>
       <c r="F160" s="5">
-        <v>45017</v>
-[...19 lines deleted...]
-    <row r="161" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45962</v>
+      </c>
+      <c r="G160" s="4"/>
+      <c r="J160" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K160" s="15"/>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
+      <c r="N160" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="161" spans="2:15" ht="11" thickBot="1">
       <c r="B161" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C161" s="4" t="s">
+      <c r="C161" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>305</v>
+        <v>496</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>306</v>
+        <v>497</v>
       </c>
       <c r="F161" s="5">
-        <v>45017</v>
-[...21 lines deleted...]
-    <row r="162" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45931</v>
+      </c>
+      <c r="G161" s="4"/>
+      <c r="H161" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I161" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J161" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K161" s="15"/>
+      <c r="L161" s="15"/>
+      <c r="M161" s="15"/>
+      <c r="N161" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O161" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="2:15" ht="11" thickBot="1">
       <c r="B162" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C162" s="4" t="s">
+      <c r="C162" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>16</v>
+        <v>490</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>17</v>
+        <v>491</v>
       </c>
       <c r="F162" s="5">
-        <v>44501</v>
-[...15 lines deleted...]
-    <row r="163" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45901</v>
+      </c>
+      <c r="G162" s="4"/>
+      <c r="H162" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I162" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J162" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K162" s="15"/>
+      <c r="L162" s="15"/>
+      <c r="M162" s="15"/>
+      <c r="N162" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O162" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="163" spans="2:15" ht="11" thickBot="1">
       <c r="B163" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C163" s="4" t="s">
+      <c r="C163" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>23</v>
+        <v>297</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>24</v>
+        <v>298</v>
       </c>
       <c r="F163" s="5">
-        <v>44409</v>
+        <v>45597</v>
       </c>
       <c r="G163" s="4" t="s">
-        <v>11</v>
-[...12 lines deleted...]
-    <row r="164" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="H163" s="15"/>
+      <c r="I163" s="15"/>
+      <c r="J163" s="15"/>
+      <c r="K163" s="15"/>
+      <c r="L163" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M163" s="15"/>
+      <c r="N163" s="15"/>
+      <c r="O163" s="15"/>
+    </row>
+    <row r="164" spans="2:15" ht="11" thickBot="1">
       <c r="B164" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C164" s="4" t="s">
+      <c r="C164" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>25</v>
+        <v>299</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="F164" s="5">
-        <v>44256</v>
+        <v>45444</v>
       </c>
       <c r="G164" s="4" t="s">
-        <v>26</v>
-[...14 lines deleted...]
-    <row r="165" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="H164" s="15"/>
+      <c r="I164" s="15"/>
+      <c r="J164" s="15"/>
+      <c r="K164" s="15"/>
+      <c r="L164" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M164" s="15"/>
+      <c r="N164" s="15"/>
+      <c r="O164" s="15"/>
+    </row>
+    <row r="165" spans="2:15" ht="11" thickBot="1">
       <c r="B165" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C165" s="50" t="s">
+      <c r="C165" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>31</v>
+        <v>301</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>32</v>
+        <v>302</v>
       </c>
       <c r="F165" s="5">
-        <v>44136</v>
-[...17 lines deleted...]
-    <row r="166" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45170</v>
+      </c>
+      <c r="G165" s="4"/>
+      <c r="H165" s="15"/>
+      <c r="I165" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J165" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K165" s="15"/>
+      <c r="L165" s="15"/>
+      <c r="M165" s="15"/>
+      <c r="N165" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O165" s="15"/>
+    </row>
+    <row r="166" spans="2:15" ht="11" thickBot="1">
       <c r="B166" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C166" s="50" t="s">
+      <c r="C166" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>34</v>
+        <v>303</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>35</v>
+        <v>304</v>
       </c>
       <c r="F166" s="5">
-        <v>44136</v>
-[...15 lines deleted...]
-    <row r="167" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45017</v>
+      </c>
+      <c r="G166" s="4"/>
+      <c r="H166" s="15"/>
+      <c r="I166" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J166" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K166" s="15"/>
+      <c r="L166" s="15"/>
+      <c r="M166" s="15"/>
+      <c r="N166" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O166" s="15"/>
+    </row>
+    <row r="167" spans="2:15" ht="11" thickBot="1">
       <c r="B167" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C167" s="50" t="s">
+      <c r="C167" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F167" s="5">
-        <v>44136</v>
-[...17 lines deleted...]
-    <row r="168" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45017</v>
+      </c>
+      <c r="G167" s="4"/>
+      <c r="H167" s="15"/>
+      <c r="I167" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J167" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K167" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L167" s="15"/>
+      <c r="M167" s="15"/>
+      <c r="N167" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O167" s="15"/>
+    </row>
+    <row r="168" spans="2:15" ht="11" thickBot="1">
       <c r="B168" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C168" s="50" t="s">
+      <c r="C168" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="F168" s="5">
-        <v>44136</v>
+        <v>44501</v>
       </c>
       <c r="G168" s="4" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-    <row r="169" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+      <c r="H168" s="15"/>
+      <c r="I168" s="15"/>
+      <c r="J168" s="15"/>
+      <c r="K168" s="15"/>
+      <c r="L168" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M168" s="15"/>
+      <c r="N168" s="15"/>
+      <c r="O168" s="15"/>
+    </row>
+    <row r="169" spans="2:15" ht="11" thickBot="1">
       <c r="B169" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C169" s="50" t="s">
+      <c r="C169" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>312</v>
+        <v>23</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>313</v>
+        <v>24</v>
       </c>
       <c r="F169" s="5">
-        <v>44136</v>
+        <v>44409</v>
       </c>
       <c r="G169" s="4" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-    <row r="170" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+      <c r="H169" s="15"/>
+      <c r="I169" s="15"/>
+      <c r="J169" s="15"/>
+      <c r="K169" s="15"/>
+      <c r="L169" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M169" s="15"/>
+      <c r="N169" s="15"/>
+      <c r="O169" s="15"/>
+    </row>
+    <row r="170" spans="2:15" ht="11" thickBot="1">
       <c r="B170" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C170" s="50" t="s">
+      <c r="C170" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>314</v>
+        <v>25</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="F170" s="5">
-        <v>44136</v>
+        <v>44256</v>
       </c>
       <c r="G170" s="4" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-    <row r="171" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>26</v>
+      </c>
+      <c r="H170" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I170" s="15"/>
+      <c r="J170" s="15"/>
+      <c r="K170" s="15"/>
+      <c r="L170" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M170" s="15"/>
+      <c r="N170" s="15"/>
+      <c r="O170" s="15"/>
+    </row>
+    <row r="171" spans="2:15" ht="11" thickBot="1">
       <c r="B171" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C171" s="50" t="s">
+      <c r="C171" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F171" s="5">
-        <v>43800</v>
+        <v>44136</v>
       </c>
       <c r="G171" s="4" t="s">
-        <v>15</v>
-[...12 lines deleted...]
-    <row r="172" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>33</v>
+      </c>
+      <c r="H171" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I171" s="15"/>
+      <c r="J171" s="15"/>
+      <c r="K171" s="15"/>
+      <c r="L171" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M171" s="15"/>
+      <c r="N171" s="15"/>
+      <c r="O171" s="15"/>
+    </row>
+    <row r="172" spans="2:15" ht="11" thickBot="1">
       <c r="B172" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C172" s="50" t="s">
+      <c r="C172" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>316</v>
+        <v>34</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>317</v>
+        <v>35</v>
       </c>
       <c r="F172" s="5">
-        <v>43617</v>
+        <v>44136</v>
       </c>
       <c r="G172" s="4" t="s">
-        <v>15</v>
-[...12 lines deleted...]
-    <row r="173" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+      <c r="H172" s="15"/>
+      <c r="I172" s="15"/>
+      <c r="J172" s="15"/>
+      <c r="K172" s="15"/>
+      <c r="L172" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M172" s="15"/>
+      <c r="N172" s="15"/>
+      <c r="O172" s="15"/>
+    </row>
+    <row r="173" spans="2:15" ht="11" thickBot="1">
       <c r="B173" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C173" s="50" t="s">
+      <c r="C173" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>57</v>
+        <v>308</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="F173" s="5">
-        <v>43525</v>
+        <v>44136</v>
       </c>
       <c r="G173" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H173" s="16"/>
-[...10 lines deleted...]
-    <row r="174" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H173" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I173" s="15"/>
+      <c r="J173" s="15"/>
+      <c r="K173" s="15"/>
+      <c r="L173" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M173" s="15"/>
+      <c r="N173" s="15"/>
+      <c r="O173" s="15"/>
+    </row>
+    <row r="174" spans="2:15" ht="11" thickBot="1">
       <c r="B174" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C174" s="50" t="s">
+      <c r="C174" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>58</v>
+        <v>310</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="F174" s="5">
-        <v>43525</v>
+        <v>44136</v>
       </c>
       <c r="G174" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H174" s="16"/>
-[...10 lines deleted...]
-    <row r="175" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H174" s="15"/>
+      <c r="I174" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J174" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K174" s="15"/>
+      <c r="L174" s="15"/>
+      <c r="M174" s="15"/>
+      <c r="N174" s="15"/>
+      <c r="O174" s="15"/>
+    </row>
+    <row r="175" spans="2:15" ht="11" thickBot="1">
       <c r="B175" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C175" s="50" t="s">
+      <c r="C175" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>59</v>
+        <v>312</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="F175" s="5">
-        <v>43525</v>
+        <v>44136</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H175" s="16" t="s">
-[...12 lines deleted...]
-    <row r="176" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H175" s="15"/>
+      <c r="I175" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J175" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K175" s="15"/>
+      <c r="L175" s="15"/>
+      <c r="M175" s="15"/>
+      <c r="N175" s="15"/>
+      <c r="O175" s="15"/>
+    </row>
+    <row r="176" spans="2:15" ht="11" thickBot="1">
       <c r="B176" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C176" s="50" t="s">
+      <c r="C176" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>62</v>
+        <v>314</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="F176" s="5">
-        <v>43344</v>
+        <v>44136</v>
       </c>
       <c r="G176" s="4" t="s">
-        <v>18</v>
-[...12 lines deleted...]
-    <row r="177" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+      <c r="H176" s="15"/>
+      <c r="I176" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J176" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K176" s="15"/>
+      <c r="L176" s="15"/>
+      <c r="M176" s="15"/>
+      <c r="N176" s="15"/>
+      <c r="O176" s="15"/>
+    </row>
+    <row r="177" spans="2:15" ht="11" thickBot="1">
       <c r="B177" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C177" s="14" t="s">
+      <c r="C177" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>322</v>
-[...23 lines deleted...]
-    <row r="178" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>38</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F177" s="5">
+        <v>43800</v>
+      </c>
+      <c r="G177" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H177" s="15"/>
+      <c r="I177" s="15"/>
+      <c r="J177" s="15"/>
+      <c r="K177" s="15"/>
+      <c r="L177" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M177" s="15"/>
+      <c r="N177" s="15"/>
+      <c r="O177" s="15"/>
+    </row>
+    <row r="178" spans="2:15" ht="11" thickBot="1">
       <c r="B178" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C178" s="14" t="s">
+      <c r="C178" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>324</v>
-[...21 lines deleted...]
-    <row r="179" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>316</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="F178" s="5">
+        <v>43617</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H178" s="15"/>
+      <c r="I178" s="15"/>
+      <c r="J178" s="15"/>
+      <c r="K178" s="15"/>
+      <c r="L178" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M178" s="15"/>
+      <c r="N178" s="15"/>
+      <c r="O178" s="15"/>
+    </row>
+    <row r="179" spans="2:15" ht="11" thickBot="1">
       <c r="B179" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C179" s="14" t="s">
+      <c r="C179" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>326</v>
-[...29 lines deleted...]
-    <row r="180" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>57</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="F179" s="5">
+        <v>43525</v>
+      </c>
+      <c r="G179" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H179" s="15"/>
+      <c r="I179" s="15"/>
+      <c r="J179" s="15"/>
+      <c r="K179" s="15"/>
+      <c r="L179" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M179" s="15"/>
+      <c r="N179" s="15"/>
+      <c r="O179" s="15"/>
+    </row>
+    <row r="180" spans="2:15" ht="11" thickBot="1">
       <c r="B180" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C180" s="14" t="s">
+      <c r="C180" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>328</v>
-[...25 lines deleted...]
-    <row r="181" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>58</v>
+      </c>
+      <c r="E180" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="F180" s="5">
+        <v>43525</v>
+      </c>
+      <c r="G180" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H180" s="15"/>
+      <c r="I180" s="15"/>
+      <c r="J180" s="15"/>
+      <c r="K180" s="15"/>
+      <c r="L180" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M180" s="15"/>
+      <c r="N180" s="15"/>
+      <c r="O180" s="15"/>
+    </row>
+    <row r="181" spans="2:15" ht="11" thickBot="1">
       <c r="B181" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C181" s="14" t="s">
+      <c r="C181" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>330</v>
-[...29 lines deleted...]
-    <row r="182" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="F181" s="5">
+        <v>43525</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H181" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I181" s="15"/>
+      <c r="J181" s="15"/>
+      <c r="K181" s="15"/>
+      <c r="L181" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M181" s="15"/>
+      <c r="N181" s="15"/>
+      <c r="O181" s="15"/>
+    </row>
+    <row r="182" spans="2:15" ht="11" thickBot="1">
       <c r="B182" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C182" s="14" t="s">
+      <c r="C182" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D182" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E182" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F182" s="5">
+        <v>43344</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" s="15"/>
+      <c r="I182" s="15"/>
+      <c r="J182" s="15"/>
+      <c r="K182" s="15"/>
+      <c r="L182" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M182" s="15"/>
+      <c r="N182" s="15"/>
+      <c r="O182" s="15"/>
+    </row>
+    <row r="183" spans="2:15" ht="11" thickBot="1">
+      <c r="B183" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C183" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="F183" s="8">
+        <v>41821</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H183" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I183" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J183" s="15"/>
+      <c r="K183" s="15"/>
+      <c r="L183" s="15"/>
+      <c r="M183" s="15"/>
+      <c r="N183" s="15"/>
+      <c r="O183" s="15"/>
+    </row>
+    <row r="184" spans="2:15" ht="11" thickBot="1">
+      <c r="B184" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C184" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="F184" s="8">
+        <v>41456</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H184" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I184" s="15"/>
+      <c r="J184" s="15"/>
+      <c r="K184" s="15"/>
+      <c r="L184" s="15"/>
+      <c r="M184" s="15"/>
+      <c r="N184" s="15"/>
+      <c r="O184" s="15"/>
+    </row>
+    <row r="185" spans="2:15" ht="11" thickBot="1">
+      <c r="B185" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C185" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="E185" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="F185" s="8">
+        <v>42979</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H185" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I185" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J185" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K185" s="15"/>
+      <c r="L185" s="15"/>
+      <c r="M185" s="15"/>
+      <c r="N185" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O185" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="2:15" ht="11" thickBot="1">
+      <c r="B186" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C186" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="F186" s="8">
+        <v>42979</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H186" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I186" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J186" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K186" s="15"/>
+      <c r="L186" s="15"/>
+      <c r="M186" s="15"/>
+      <c r="N186" s="15"/>
+      <c r="O186" s="15"/>
+    </row>
+    <row r="187" spans="2:15" ht="11" thickBot="1">
+      <c r="B187" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C187" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E187" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="F187" s="8">
+        <v>44409</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H187" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I187" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J187" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K187" s="15"/>
+      <c r="L187" s="15"/>
+      <c r="M187" s="15"/>
+      <c r="N187" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O187" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="2:15" ht="11" thickBot="1">
+      <c r="B188" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C188" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D188" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="E182" s="6" t="s">
+      <c r="E188" s="6" t="s">
         <v>333</v>
       </c>
-      <c r="F182" s="5">
+      <c r="F188" s="5">
         <v>44682</v>
       </c>
-      <c r="G182" s="6" t="s">
-[...32 lines deleted...]
-      <c r="B184" s="7" t="s">
+      <c r="G188" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H188" s="15"/>
+      <c r="I188" s="15"/>
+      <c r="J188" s="15"/>
+      <c r="K188" s="15"/>
+      <c r="L188" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M188" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N188" s="15"/>
+      <c r="O188" s="15"/>
+    </row>
+    <row r="189" spans="2:15" ht="11" thickBot="1">
+      <c r="B189" s="7"/>
+      <c r="C189" s="47"/>
+      <c r="D189" s="4"/>
+      <c r="E189" s="6"/>
+      <c r="F189" s="8"/>
+      <c r="G189" s="6"/>
+      <c r="H189" s="15"/>
+      <c r="I189" s="15"/>
+      <c r="J189" s="15"/>
+      <c r="K189" s="15"/>
+      <c r="L189" s="15"/>
+      <c r="M189" s="15"/>
+      <c r="N189" s="15"/>
+      <c r="O189" s="15"/>
+    </row>
+    <row r="190" spans="2:15" ht="11" thickBot="1">
+      <c r="B190" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="C184" s="50" t="s">
+      <c r="C190" s="46" t="s">
         <v>335</v>
       </c>
-      <c r="D184" s="4" t="s">
+      <c r="D190" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="E184" s="4" t="s">
+      <c r="E190" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="F184" s="5">
+      <c r="F190" s="5">
         <v>42156</v>
       </c>
-      <c r="G184" s="4" t="s">
-[...184 lines deleted...]
-      </c>
       <c r="G190" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H190" s="16"/>
-[...50 lines deleted...]
-    <row r="192" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H190" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I190" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J190" s="15"/>
+      <c r="K190" s="15"/>
+      <c r="L190" s="15"/>
+      <c r="M190" s="15"/>
+      <c r="N190" s="15"/>
+      <c r="O190" s="15"/>
+    </row>
+    <row r="191" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+      <c r="B191" s="7"/>
+      <c r="C191" s="46"/>
+      <c r="D191" s="4"/>
+      <c r="E191" s="4"/>
+      <c r="F191" s="5"/>
+      <c r="G191" s="4"/>
+      <c r="H191" s="15"/>
+      <c r="I191" s="15"/>
+      <c r="J191" s="15"/>
+      <c r="K191" s="15"/>
+      <c r="L191" s="15"/>
+      <c r="M191" s="15"/>
+      <c r="N191" s="15"/>
+      <c r="O191" s="15"/>
+    </row>
+    <row r="192" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
       <c r="B192" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C192" s="50" t="s">
+      <c r="C192" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>345</v>
+        <v>519</v>
       </c>
       <c r="F192" s="5">
-        <v>45444</v>
-[...25 lines deleted...]
-    <row r="193" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>46054</v>
+      </c>
+      <c r="G192" s="4"/>
+      <c r="H192" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I192" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J192" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K192" s="15"/>
+      <c r="L192" s="15"/>
+      <c r="M192" s="15"/>
+      <c r="N192" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O192" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="2:15" ht="11" thickBot="1">
       <c r="B193" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C193" s="50" t="s">
+      <c r="C193" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>347</v>
+        <v>495</v>
       </c>
       <c r="F193" s="5">
-        <v>43252</v>
-[...19 lines deleted...]
-    <row r="194" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45931</v>
+      </c>
+      <c r="G193" s="4"/>
+      <c r="H193" s="15"/>
+      <c r="I193" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J193" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K193" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L193" s="15"/>
+      <c r="M193" s="15"/>
+      <c r="N193" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O193" s="15"/>
+    </row>
+    <row r="194" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
       <c r="B194" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C194" s="50" t="s">
+      <c r="C194" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>349</v>
+        <v>493</v>
       </c>
       <c r="F194" s="5">
-        <v>43191</v>
-[...19 lines deleted...]
-    <row r="195" spans="2:15" ht="20.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>45931</v>
+      </c>
+      <c r="G194" s="4"/>
+      <c r="H194" s="15"/>
+      <c r="I194" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J194" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K194" s="15"/>
+      <c r="L194" s="15"/>
+      <c r="M194" s="15"/>
+      <c r="N194" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
       <c r="B195" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C195" s="50" t="s">
+      <c r="C195" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D195" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="F195" s="5">
+        <v>45870</v>
+      </c>
+      <c r="G195" s="4"/>
+      <c r="H195" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I195" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J195" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K195" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L195" s="15"/>
+      <c r="M195" s="15"/>
+      <c r="N195" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O195" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+      <c r="B196" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C196" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="F196" s="5">
+        <v>45689</v>
+      </c>
+      <c r="G196" s="4"/>
+      <c r="H196" s="15"/>
+      <c r="I196" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J196" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K196" s="15"/>
+      <c r="L196" s="15"/>
+      <c r="M196" s="15"/>
+      <c r="N196" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O196" s="15"/>
+    </row>
+    <row r="197" spans="2:15" ht="11" thickBot="1">
+      <c r="B197" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C197" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="F197" s="5">
+        <v>45566</v>
+      </c>
+      <c r="G197" s="4"/>
+      <c r="H197" s="15"/>
+      <c r="I197" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J197" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K197" s="15"/>
+      <c r="L197" s="15"/>
+      <c r="M197" s="15"/>
+      <c r="N197" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O197" s="15"/>
+    </row>
+    <row r="198" spans="2:15" ht="11" thickBot="1">
+      <c r="B198" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C198" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="E198" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="F198" s="5">
+        <v>45566</v>
+      </c>
+      <c r="G198" s="4"/>
+      <c r="H198" s="15"/>
+      <c r="I198" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J198" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K198" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L198" s="15"/>
+      <c r="M198" s="15"/>
+      <c r="N198" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O198" s="15"/>
+    </row>
+    <row r="199" spans="2:15" ht="11" thickBot="1">
+      <c r="B199" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C199" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="E199" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F199" s="5">
+        <v>45536</v>
+      </c>
+      <c r="G199" s="4"/>
+      <c r="H199" s="15"/>
+      <c r="I199" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J199" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K199" s="15"/>
+      <c r="L199" s="15"/>
+      <c r="M199" s="15"/>
+      <c r="N199" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O199" s="15"/>
+    </row>
+    <row r="200" spans="2:15" ht="11" thickBot="1">
+      <c r="B200" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C200" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E200" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="F200" s="5">
+        <v>45444</v>
+      </c>
+      <c r="G200" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H200" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I200" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J200" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K200" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L200" s="15"/>
+      <c r="M200" s="15"/>
+      <c r="N200" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O200" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="2:15" ht="11" thickBot="1">
+      <c r="B201" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C201" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="E201" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="F201" s="5">
+        <v>43252</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H201" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I201" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J201" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K201" s="15"/>
+      <c r="L201" s="15"/>
+      <c r="M201" s="15"/>
+      <c r="N201" s="15"/>
+      <c r="O201" s="15"/>
+    </row>
+    <row r="202" spans="2:15" ht="11" thickBot="1">
+      <c r="B202" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C202" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="E202" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="F202" s="5">
+        <v>43191</v>
+      </c>
+      <c r="G202" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H202" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J202" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K202" s="15"/>
+      <c r="L202" s="15"/>
+      <c r="M202" s="15"/>
+      <c r="N202" s="15"/>
+      <c r="O202" s="15"/>
+    </row>
+    <row r="203" spans="2:15" ht="20.5" thickBot="1">
+      <c r="B203" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C203" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D203" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="E195" s="4" t="s">
+      <c r="E203" s="4" t="s">
         <v>351</v>
       </c>
-      <c r="F195" s="5">
+      <c r="F203" s="5">
         <v>44805</v>
       </c>
-      <c r="G195" s="4" t="s">
-[...38 lines deleted...]
-      <c r="B197" s="7" t="s">
+      <c r="G203" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H203" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I203" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J203" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K203" s="15"/>
+      <c r="L203" s="15"/>
+      <c r="M203" s="15"/>
+      <c r="N203" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O203" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="2:15" ht="11" thickBot="1">
+      <c r="B204" s="7"/>
+      <c r="C204" s="46"/>
+      <c r="D204" s="4"/>
+      <c r="E204" s="4"/>
+      <c r="F204" s="5"/>
+      <c r="G204" s="4"/>
+      <c r="H204" s="15"/>
+      <c r="I204" s="15"/>
+      <c r="J204" s="15"/>
+      <c r="K204" s="15"/>
+      <c r="L204" s="15"/>
+      <c r="M204" s="15"/>
+      <c r="N204" s="15"/>
+      <c r="O204" s="15"/>
+    </row>
+    <row r="205" spans="2:15" ht="11" thickBot="1">
+      <c r="B205" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C197" s="50" t="s">
+      <c r="C205" s="46" t="s">
         <v>353</v>
       </c>
-      <c r="D197" s="4" t="s">
+      <c r="D205" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="E197" s="4" t="s">
+      <c r="E205" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="F197" s="5">
+      <c r="F205" s="5">
         <v>41579</v>
       </c>
-      <c r="G197" s="4" t="s">
+      <c r="G205" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H197" s="16" t="s">
-[...27 lines deleted...]
-      <c r="B199" s="7" t="s">
+      <c r="H205" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I205" s="15"/>
+      <c r="J205" s="15"/>
+      <c r="K205" s="15"/>
+      <c r="L205" s="15"/>
+      <c r="M205" s="15"/>
+      <c r="N205" s="15"/>
+      <c r="O205" s="15"/>
+    </row>
+    <row r="206" spans="2:15" ht="11" thickBot="1">
+      <c r="B206" s="7"/>
+      <c r="C206" s="46"/>
+      <c r="D206" s="4"/>
+      <c r="E206" s="4"/>
+      <c r="F206" s="5"/>
+      <c r="G206" s="4"/>
+      <c r="H206" s="15"/>
+      <c r="I206" s="15"/>
+      <c r="J206" s="15"/>
+      <c r="K206" s="15"/>
+      <c r="L206" s="15"/>
+      <c r="M206" s="15"/>
+      <c r="N206" s="15"/>
+      <c r="O206" s="15"/>
+    </row>
+    <row r="207" spans="2:15" ht="11" thickBot="1">
+      <c r="B207" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C199" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D199" s="4" t="s">
+      <c r="C207" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D207" s="4" t="s">
         <v>378</v>
       </c>
-      <c r="E199" s="4" t="s">
+      <c r="E207" s="4" t="s">
         <v>379</v>
       </c>
-      <c r="F199" s="5">
+      <c r="F207" s="5">
         <v>44652</v>
       </c>
-      <c r="G199" s="4" t="s">
-[...30 lines deleted...]
-      <c r="B201" s="7" t="s">
+      <c r="G207" s="4"/>
+      <c r="H207" s="15"/>
+      <c r="I207" s="15"/>
+      <c r="J207" s="15"/>
+      <c r="K207" s="15"/>
+      <c r="L207" s="15"/>
+      <c r="M207" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N207" s="15"/>
+      <c r="O207" s="15"/>
+    </row>
+    <row r="208" spans="2:15" ht="11" thickBot="1">
+      <c r="B208" s="7"/>
+      <c r="C208" s="46"/>
+      <c r="D208" s="4"/>
+      <c r="E208" s="4"/>
+      <c r="F208" s="5"/>
+      <c r="G208" s="4"/>
+      <c r="H208" s="15"/>
+      <c r="I208" s="15"/>
+      <c r="J208" s="15"/>
+      <c r="K208" s="15"/>
+      <c r="L208" s="15"/>
+      <c r="M208" s="15"/>
+      <c r="N208" s="15"/>
+      <c r="O208" s="15"/>
+    </row>
+    <row r="209" spans="2:15" ht="11" thickBot="1">
+      <c r="B209" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C201" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D201" s="4" t="s">
+      <c r="C209" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D209" s="4" t="s">
         <v>381</v>
       </c>
-      <c r="E201" s="4" t="s">
+      <c r="E209" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="F201" s="5">
+      <c r="F209" s="5">
         <v>45597</v>
       </c>
-      <c r="G201" s="4" t="s">
+      <c r="G209" s="4" t="s">
         <v>383</v>
       </c>
-      <c r="H201" s="16"/>
-[...13 lines deleted...]
-      <c r="B202" s="7" t="s">
+      <c r="H209" s="15"/>
+      <c r="I209" s="15"/>
+      <c r="J209" s="15"/>
+      <c r="K209" s="15"/>
+      <c r="L209" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M209" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N209" s="15"/>
+      <c r="O209" s="15"/>
+    </row>
+    <row r="210" spans="2:15" ht="11" thickBot="1">
+      <c r="B210" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C202" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D202" s="4" t="s">
+      <c r="C210" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D210" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="E202" s="4" t="s">
+      <c r="E210" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="F202" s="5">
+      <c r="F210" s="5">
         <v>44958</v>
       </c>
-      <c r="G202" s="4" t="s">
+      <c r="G210" s="4" t="s">
         <v>386</v>
       </c>
-      <c r="H202" s="16"/>
-[...242 lines deleted...]
-    <row r="211" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H210" s="15"/>
+      <c r="I210" s="15"/>
+      <c r="J210" s="15"/>
+      <c r="K210" s="15"/>
+      <c r="L210" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M210" s="15"/>
+      <c r="N210" s="15"/>
+      <c r="O210" s="15"/>
+    </row>
+    <row r="211" spans="2:15" ht="11" thickBot="1">
       <c r="B211" s="7" t="s">
-        <v>46</v>
-[...63 lines deleted...]
-    <row r="213" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>380</v>
+      </c>
+      <c r="C211" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D211" s="4">
+        <v>7180</v>
+      </c>
+      <c r="E211" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="F211" s="5">
+        <v>44440</v>
+      </c>
+      <c r="G211" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H211" s="15"/>
+      <c r="I211" s="15"/>
+      <c r="J211" s="15"/>
+      <c r="K211" s="15"/>
+      <c r="L211" s="15"/>
+      <c r="M211" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N211" s="15"/>
+      <c r="O211" s="15"/>
+    </row>
+    <row r="212" spans="2:15" ht="11" thickBot="1">
+      <c r="B212" s="7"/>
+      <c r="C212" s="46"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="4"/>
+      <c r="F212" s="5"/>
+      <c r="G212" s="4"/>
+      <c r="H212" s="15"/>
+      <c r="I212" s="15"/>
+      <c r="J212" s="15"/>
+      <c r="K212" s="15"/>
+      <c r="L212" s="15"/>
+      <c r="M212" s="15"/>
+      <c r="N212" s="15"/>
+      <c r="O212" s="15"/>
+    </row>
+    <row r="213" spans="2:15" ht="11" thickBot="1">
       <c r="B213" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C213" s="14" t="s">
+      <c r="C213" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>372</v>
-[...23 lines deleted...]
-    <row r="214" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>47</v>
+      </c>
+      <c r="E213" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F213" s="5">
+        <v>43709</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" s="15"/>
+      <c r="I213" s="15"/>
+      <c r="J213" s="15"/>
+      <c r="K213" s="15"/>
+      <c r="L213" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M213" s="15"/>
+      <c r="N213" s="15"/>
+      <c r="O213" s="15"/>
+    </row>
+    <row r="214" spans="2:15" ht="11" thickBot="1">
       <c r="B214" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C214" s="50" t="s">
-        <v>373</v>
+      <c r="C214" s="47" t="s">
+        <v>15</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>356</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>357</v>
       </c>
       <c r="F214" s="5">
-        <v>41456</v>
-[...15 lines deleted...]
-    <row r="215" spans="2:15" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+        <v>43070</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H214" s="15"/>
+      <c r="I214" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J214" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K214" s="15"/>
+      <c r="L214" s="15"/>
+      <c r="M214" s="15"/>
+      <c r="N214" s="15"/>
+      <c r="O214" s="15"/>
+    </row>
+    <row r="215" spans="2:15" ht="11" thickBot="1">
       <c r="B215" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C215" s="50" t="s">
+      <c r="C215" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="E215" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="F215" s="5">
+        <v>42826</v>
+      </c>
+      <c r="G215" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="H215" s="15"/>
+      <c r="I215" s="15"/>
+      <c r="J215" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K215" s="15"/>
+      <c r="L215" s="15"/>
+      <c r="M215" s="15"/>
+      <c r="N215" s="15"/>
+      <c r="O215" s="15"/>
+    </row>
+    <row r="216" spans="2:15" ht="11" thickBot="1">
+      <c r="B216" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C216" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="E216" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="F216" s="5">
+        <v>42826</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="H216" s="15"/>
+      <c r="I216" s="15"/>
+      <c r="J216" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K216" s="15"/>
+      <c r="L216" s="15"/>
+      <c r="M216" s="15"/>
+      <c r="N216" s="15"/>
+      <c r="O216" s="15"/>
+    </row>
+    <row r="217" spans="2:15" ht="11" thickBot="1">
+      <c r="B217" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C217" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="F217" s="5">
+        <v>42767</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="H217" s="15"/>
+      <c r="I217" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J217" s="15"/>
+      <c r="K217" s="15"/>
+      <c r="L217" s="15"/>
+      <c r="M217" s="15"/>
+      <c r="N217" s="15"/>
+      <c r="O217" s="15"/>
+    </row>
+    <row r="218" spans="2:15" ht="11" thickBot="1">
+      <c r="B218" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C218" s="47" t="s">
+        <v>364</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E218" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="F218" s="5">
+        <v>42705</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="H218" s="15"/>
+      <c r="I218" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J218" s="15"/>
+      <c r="K218" s="15"/>
+      <c r="L218" s="15"/>
+      <c r="M218" s="15"/>
+      <c r="N218" s="15"/>
+      <c r="O218" s="15"/>
+    </row>
+    <row r="219" spans="2:15" ht="20.5" thickBot="1">
+      <c r="B219" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C219" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="E219" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="F219" s="8">
+        <v>42036</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H219" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I219" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J219" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K219" s="15"/>
+      <c r="L219" s="15"/>
+      <c r="M219" s="15"/>
+      <c r="N219" s="15"/>
+      <c r="O219" s="15"/>
+    </row>
+    <row r="220" spans="2:15" ht="11" thickBot="1">
+      <c r="B220" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C220" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="E220" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="F220" s="8">
+        <v>42036</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H220" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I220" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J220" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K220" s="15"/>
+      <c r="L220" s="15"/>
+      <c r="M220" s="15"/>
+      <c r="N220" s="15"/>
+      <c r="O220" s="15"/>
+    </row>
+    <row r="221" spans="2:15" ht="11" thickBot="1">
+      <c r="B221" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C221" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E221" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="F221" s="8">
+        <v>42005</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H221" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I221" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J221" s="15"/>
+      <c r="K221" s="15"/>
+      <c r="L221" s="15"/>
+      <c r="M221" s="15"/>
+      <c r="N221" s="15"/>
+      <c r="O221" s="15"/>
+    </row>
+    <row r="222" spans="2:15" ht="11" thickBot="1">
+      <c r="B222" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C222" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D222" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="E222" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="F222" s="8">
+        <v>42005</v>
+      </c>
+      <c r="G222" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H222" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I222" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J222" s="15"/>
+      <c r="K222" s="15"/>
+      <c r="L222" s="15"/>
+      <c r="M222" s="15"/>
+      <c r="N222" s="15"/>
+      <c r="O222" s="15"/>
+    </row>
+    <row r="223" spans="2:15" ht="11" thickBot="1">
+      <c r="B223" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C223" s="46" t="s">
+        <v>373</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="E223" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="F223" s="5">
+        <v>41456</v>
+      </c>
+      <c r="G223" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="H223" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I223" s="15"/>
+      <c r="J223" s="15"/>
+      <c r="K223" s="15"/>
+      <c r="L223" s="15"/>
+      <c r="M223" s="15"/>
+      <c r="N223" s="15"/>
+      <c r="O223" s="15"/>
+    </row>
+    <row r="224" spans="2:15" ht="11" thickBot="1">
+      <c r="B224" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C224" s="46" t="s">
         <v>375</v>
       </c>
-      <c r="D215" s="4" t="s">
+      <c r="D224" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="E215" s="4" t="s">
+      <c r="E224" s="4" t="s">
         <v>374</v>
       </c>
-      <c r="F215" s="5">
+      <c r="F224" s="5">
         <v>41456</v>
       </c>
-      <c r="G215" s="4" t="s">
+      <c r="G224" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="H215" s="16" t="s">
-[...27 lines deleted...]
-      <c r="B217" s="7" t="s">
+      <c r="H224" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I224" s="15"/>
+      <c r="J224" s="15"/>
+      <c r="K224" s="15"/>
+      <c r="L224" s="15"/>
+      <c r="M224" s="15"/>
+      <c r="N224" s="15"/>
+      <c r="O224" s="15"/>
+    </row>
+    <row r="225" spans="2:15" ht="11" thickBot="1">
+      <c r="B225" s="7"/>
+      <c r="C225" s="46"/>
+      <c r="D225" s="4"/>
+      <c r="E225" s="4"/>
+      <c r="F225" s="5"/>
+      <c r="G225" s="4"/>
+      <c r="H225" s="15"/>
+      <c r="I225" s="15"/>
+      <c r="J225" s="15"/>
+      <c r="K225" s="15"/>
+      <c r="L225" s="15"/>
+      <c r="M225" s="15"/>
+      <c r="N225" s="15"/>
+      <c r="O225" s="15"/>
+    </row>
+    <row r="226" spans="2:15" ht="11" thickBot="1">
+      <c r="B226" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="C217" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D217" s="4" t="s">
+      <c r="C226" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D226" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="E217" s="4" t="s">
+      <c r="E226" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F217" s="5">
+      <c r="F226" s="5">
         <v>43739</v>
       </c>
-      <c r="G217" s="4" t="s">
+      <c r="G226" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="H217" s="16" t="s">
-[...31 lines deleted...]
-      <c r="B219" s="7" t="s">
+      <c r="H226" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I226" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J226" s="15"/>
+      <c r="K226" s="15"/>
+      <c r="L226" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M226" s="15"/>
+      <c r="N226" s="15"/>
+      <c r="O226" s="15"/>
+    </row>
+    <row r="227" spans="2:15" ht="11" thickBot="1">
+      <c r="B227" s="7"/>
+      <c r="C227" s="46"/>
+      <c r="D227" s="4"/>
+      <c r="E227" s="4"/>
+      <c r="F227" s="5"/>
+      <c r="G227" s="4"/>
+    </row>
+    <row r="228" spans="2:15" ht="11" thickBot="1">
+      <c r="B228" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C228" s="46"/>
+      <c r="D228" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="E228" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="F228" s="5">
+        <v>45839</v>
+      </c>
+      <c r="G228" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="H228" s="15"/>
+      <c r="I228" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J228" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K228" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L228" s="15"/>
+      <c r="M228" s="15"/>
+      <c r="N228" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O228" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="2:15" ht="11" thickBot="1">
+      <c r="B229" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C229" s="46"/>
+      <c r="D229" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="C219" s="50"/>
-      <c r="D219" s="4" t="s">
+      <c r="E229" s="4" t="s">
         <v>388</v>
       </c>
-      <c r="E219" s="4" t="s">
+      <c r="F229" s="5">
+        <v>45658</v>
+      </c>
+      <c r="G229" s="4" t="s">
         <v>389</v>
       </c>
-      <c r="F219" s="5">
-[...2 lines deleted...]
-      <c r="G219" s="4" t="s">
+      <c r="H229" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I229" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J229" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K229" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L229" s="15"/>
+      <c r="M229" s="15"/>
+      <c r="N229" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O229" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="230" spans="2:15" ht="11" thickBot="1">
+      <c r="B230" s="7"/>
+      <c r="C230" s="46"/>
+      <c r="D230" s="4"/>
+      <c r="E230" s="4"/>
+      <c r="F230" s="5"/>
+      <c r="G230" s="4"/>
+      <c r="H230" s="15"/>
+      <c r="I230" s="15"/>
+      <c r="J230" s="15"/>
+      <c r="K230" s="15"/>
+      <c r="L230" s="15"/>
+      <c r="M230" s="15"/>
+      <c r="N230" s="15"/>
+      <c r="O230" s="15"/>
+    </row>
+    <row r="231" spans="2:15" ht="11" thickBot="1">
+      <c r="B231" s="16" t="s">
+        <v>392</v>
+      </c>
+      <c r="C231" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="E231" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="F231" s="5">
+        <v>44652</v>
+      </c>
+      <c r="G231" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H231" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I231" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J231" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K231" s="15"/>
+      <c r="L231" s="15"/>
+      <c r="M231" s="15"/>
+      <c r="N231" s="15"/>
+      <c r="O231" s="15"/>
+    </row>
+    <row r="232" spans="2:15" ht="11" thickBot="1">
+      <c r="B232" s="16"/>
+      <c r="C232" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D232" s="4"/>
+      <c r="E232" s="4"/>
+      <c r="F232" s="5"/>
+      <c r="G232" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H232" s="15"/>
+      <c r="I232" s="15"/>
+      <c r="J232" s="15"/>
+      <c r="K232" s="15"/>
+      <c r="L232" s="15"/>
+      <c r="M232" s="15"/>
+      <c r="N232" s="15"/>
+      <c r="O232" s="15"/>
+    </row>
+    <row r="233" spans="2:15" ht="11" thickBot="1">
+      <c r="B233" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="C233" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="F233" s="5">
+        <v>44958</v>
+      </c>
+      <c r="G233" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H233" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I233" s="15"/>
+      <c r="J233" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K233" s="15"/>
+      <c r="L233" s="15"/>
+      <c r="M233" s="15"/>
+      <c r="N233" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O233" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="234" spans="2:15" ht="11" thickBot="1">
+      <c r="B234" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="C234" s="46"/>
+      <c r="D234" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="H219" s="16" t="s">
-[...96 lines deleted...]
-      <c r="E223" s="4" t="s">
+      <c r="E234" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="F234" s="5">
+        <v>44866</v>
+      </c>
+      <c r="G234" s="4"/>
+      <c r="H234" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I234" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J234" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K234" s="15"/>
+      <c r="L234" s="15"/>
+      <c r="M234" s="15"/>
+      <c r="N234" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O234" s="15"/>
+    </row>
+    <row r="235" spans="2:15" ht="11" thickBot="1">
+      <c r="B235" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C235" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D235" s="4" t="s">
         <v>398</v>
       </c>
-      <c r="F223" s="5">
-[...63 lines deleted...]
-      <c r="D225" s="4" t="s">
+      <c r="E235" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="E225" s="4" t="s">
+      <c r="F235" s="5">
+        <v>44774</v>
+      </c>
+      <c r="G235" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H235" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I235" s="15"/>
+      <c r="J235" s="15"/>
+      <c r="K235" s="15"/>
+      <c r="L235" s="15"/>
+      <c r="M235" s="15"/>
+      <c r="N235" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O235" s="15"/>
+    </row>
+    <row r="236" spans="2:15" ht="11" thickBot="1">
+      <c r="B236" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C236" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E236" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="F236" s="5">
+        <v>44774</v>
+      </c>
+      <c r="G236" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H236" s="15"/>
+      <c r="I236" s="15"/>
+      <c r="J236" s="15"/>
+      <c r="K236" s="15"/>
+      <c r="L236" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M236" s="15"/>
+      <c r="N236" s="15"/>
+      <c r="O236" s="15"/>
+    </row>
+    <row r="237" spans="2:15" ht="11" thickBot="1">
+      <c r="B237" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C237" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E237" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="F225" s="5">
-[...55 lines deleted...]
-      <c r="D227" s="4" t="s">
+      <c r="F237" s="5">
+        <v>44348</v>
+      </c>
+      <c r="G237" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H237" s="15"/>
+      <c r="I237" s="15"/>
+      <c r="J237" s="15"/>
+      <c r="K237" s="15"/>
+      <c r="L237" s="15"/>
+      <c r="M237" s="15"/>
+      <c r="N237" s="15"/>
+      <c r="O237" s="15"/>
+    </row>
+    <row r="238" spans="2:15" ht="11" thickBot="1">
+      <c r="B238" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C238" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D238" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="E227" s="4" t="s">
+      <c r="E238" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="F227" s="5">
+      <c r="F238" s="5">
+        <v>43525</v>
+      </c>
+      <c r="G238" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" s="15"/>
+      <c r="I238" s="15"/>
+      <c r="J238" s="15"/>
+      <c r="K238" s="15"/>
+      <c r="L238" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M238" s="15"/>
+      <c r="N238" s="15"/>
+      <c r="O238" s="15"/>
+    </row>
+    <row r="239" spans="2:15" ht="11" thickBot="1">
+      <c r="B239" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C239" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E239" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="F239" s="5">
+        <v>43525</v>
+      </c>
+      <c r="G239" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H239" s="15"/>
+      <c r="I239" s="15"/>
+      <c r="J239" s="15"/>
+      <c r="K239" s="15"/>
+      <c r="L239" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M239" s="15"/>
+      <c r="N239" s="15"/>
+      <c r="O239" s="15"/>
+    </row>
+    <row r="240" spans="2:15" ht="11" thickBot="1">
+      <c r="B240" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C240" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="E240" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="F240" s="5">
+        <v>43101</v>
+      </c>
+      <c r="G240" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H240" s="15"/>
+      <c r="I240" s="15"/>
+      <c r="J240" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K240" s="15"/>
+      <c r="L240" s="15"/>
+      <c r="M240" s="15"/>
+      <c r="N240" s="15"/>
+      <c r="O240" s="15"/>
+    </row>
+    <row r="241" spans="2:15" ht="11" thickBot="1">
+      <c r="B241" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C241" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="E241" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="F241" s="5">
+        <v>43009</v>
+      </c>
+      <c r="G241" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H241" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I241" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J241" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K241" s="15"/>
+      <c r="L241" s="15"/>
+      <c r="M241" s="15"/>
+      <c r="N241" s="15"/>
+      <c r="O241" s="15"/>
+    </row>
+    <row r="242" spans="2:15" ht="11" thickBot="1">
+      <c r="B242" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C242" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D242" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="E242" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="F242" s="5">
+        <v>43009</v>
+      </c>
+      <c r="G242" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H242" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I242" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J242" s="15"/>
+      <c r="K242" s="15"/>
+      <c r="L242" s="15"/>
+      <c r="M242" s="15"/>
+      <c r="N242" s="15"/>
+      <c r="O242" s="15"/>
+    </row>
+    <row r="243" spans="2:15" ht="11" thickBot="1">
+      <c r="B243" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C243" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="E243" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="F243" s="5">
+        <v>43009</v>
+      </c>
+      <c r="G243" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H243" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I243" s="15"/>
+      <c r="J243" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K243" s="15"/>
+      <c r="L243" s="15"/>
+      <c r="M243" s="15"/>
+      <c r="N243" s="15"/>
+      <c r="O243" s="15"/>
+    </row>
+    <row r="244" spans="2:15" ht="11" thickBot="1">
+      <c r="B244" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C244" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="E244" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="F244" s="5">
+        <v>43009</v>
+      </c>
+      <c r="G244" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H244" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I244" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J244" s="15"/>
+      <c r="K244" s="15"/>
+      <c r="L244" s="15"/>
+      <c r="M244" s="15"/>
+      <c r="N244" s="15"/>
+      <c r="O244" s="15"/>
+    </row>
+    <row r="245" spans="2:15" ht="11" thickBot="1">
+      <c r="B245" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C245" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="E245" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="F245" s="5">
+        <v>43009</v>
+      </c>
+      <c r="G245" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H245" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I245" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J245" s="15"/>
+      <c r="K245" s="15"/>
+      <c r="L245" s="15"/>
+      <c r="M245" s="15"/>
+      <c r="N245" s="15"/>
+      <c r="O245" s="15"/>
+    </row>
+    <row r="246" spans="2:15" ht="11" thickBot="1">
+      <c r="B246" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C246" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="E246" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="F246" s="5">
+        <v>42826</v>
+      </c>
+      <c r="G246" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H246" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I246" s="15"/>
+      <c r="J246" s="15"/>
+      <c r="K246" s="15"/>
+      <c r="L246" s="15"/>
+      <c r="M246" s="15"/>
+      <c r="N246" s="15"/>
+      <c r="O246" s="15"/>
+    </row>
+    <row r="247" spans="2:15" ht="11" thickBot="1">
+      <c r="B247" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C247" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="E247" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="F247" s="5">
+        <v>42036</v>
+      </c>
+      <c r="G247" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H247" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I247" s="15"/>
+      <c r="J247" s="15"/>
+      <c r="K247" s="15"/>
+      <c r="L247" s="15"/>
+      <c r="M247" s="15"/>
+      <c r="N247" s="15"/>
+      <c r="O247" s="15"/>
+    </row>
+    <row r="248" spans="2:15" ht="11" thickBot="1">
+      <c r="B248" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C248" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="E248" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="F248" s="5">
+        <v>42036</v>
+      </c>
+      <c r="G248" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H248" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I248" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J248" s="15"/>
+      <c r="K248" s="15"/>
+      <c r="L248" s="15"/>
+      <c r="M248" s="15"/>
+      <c r="N248" s="15"/>
+      <c r="O248" s="15"/>
+    </row>
+    <row r="249" spans="2:15" ht="11" thickBot="1">
+      <c r="B249" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C249" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="E249" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="F249" s="5">
+        <v>42036</v>
+      </c>
+      <c r="G249" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H249" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I249" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J249" s="15"/>
+      <c r="K249" s="15"/>
+      <c r="L249" s="15"/>
+      <c r="M249" s="15"/>
+      <c r="N249" s="15"/>
+      <c r="O249" s="15"/>
+    </row>
+    <row r="250" spans="2:15" ht="11" thickBot="1">
+      <c r="B250" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C250" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D250" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="E250" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="F250" s="5">
+        <v>42036</v>
+      </c>
+      <c r="G250" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H250" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I250" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J250" s="15"/>
+      <c r="K250" s="15"/>
+      <c r="L250" s="15"/>
+      <c r="M250" s="15"/>
+      <c r="N250" s="15"/>
+      <c r="O250" s="15"/>
+    </row>
+    <row r="251" spans="2:15" ht="11" thickBot="1">
+      <c r="B251" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C251" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="E251" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="F251" s="5">
+        <v>41821</v>
+      </c>
+      <c r="G251" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H251" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I251" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J251" s="15"/>
+      <c r="K251" s="15"/>
+      <c r="L251" s="15"/>
+      <c r="M251" s="15"/>
+      <c r="N251" s="15"/>
+      <c r="O251" s="15"/>
+    </row>
+    <row r="252" spans="2:15" ht="11" thickBot="1">
+      <c r="B252" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C252" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="E252" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="F252" s="5">
+        <v>41609</v>
+      </c>
+      <c r="G252" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H252" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I252" s="15"/>
+      <c r="J252" s="15"/>
+      <c r="K252" s="15"/>
+      <c r="L252" s="15"/>
+      <c r="M252" s="15"/>
+      <c r="N252" s="15"/>
+      <c r="O252" s="15"/>
+    </row>
+    <row r="253" spans="2:15" ht="11" thickBot="1">
+      <c r="B253" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C253" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="E253" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="F253" s="5">
+        <v>41609</v>
+      </c>
+      <c r="G253" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H253" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I253" s="15"/>
+      <c r="J253" s="15"/>
+      <c r="K253" s="15"/>
+      <c r="L253" s="15"/>
+      <c r="M253" s="15"/>
+      <c r="N253" s="15"/>
+      <c r="O253" s="15"/>
+    </row>
+    <row r="254" spans="2:15" ht="11" thickBot="1">
+      <c r="B254" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C254" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="E254" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="F254" s="5">
+        <v>41487</v>
+      </c>
+      <c r="G254" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H254" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I254" s="15"/>
+      <c r="J254" s="15"/>
+      <c r="K254" s="15"/>
+      <c r="L254" s="15"/>
+      <c r="M254" s="15"/>
+      <c r="N254" s="15"/>
+      <c r="O254" s="15"/>
+    </row>
+    <row r="255" spans="2:15" ht="11" thickBot="1">
+      <c r="B255" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C255" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D255" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="E255" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="F255" s="5">
+        <v>41456</v>
+      </c>
+      <c r="G255" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H255" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I255" s="15"/>
+      <c r="J255" s="15"/>
+      <c r="K255" s="15"/>
+      <c r="L255" s="15"/>
+      <c r="M255" s="15"/>
+      <c r="N255" s="15"/>
+      <c r="O255" s="15"/>
+    </row>
+    <row r="256" spans="2:15" ht="11" thickBot="1">
+      <c r="B256" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C256" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="E256" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="F256" s="5">
+        <v>41275</v>
+      </c>
+      <c r="G256" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H256" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I256" s="15"/>
+      <c r="J256" s="15"/>
+      <c r="K256" s="15"/>
+      <c r="L256" s="15"/>
+      <c r="M256" s="15"/>
+      <c r="N256" s="15"/>
+      <c r="O256" s="15"/>
+    </row>
+    <row r="257" spans="2:15" ht="11" thickBot="1">
+      <c r="B257" s="39" t="s">
+        <v>512</v>
+      </c>
+      <c r="C257" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D257" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="E257" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="F257" s="5">
+        <v>41275</v>
+      </c>
+      <c r="G257" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H257" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I257" s="15"/>
+      <c r="J257" s="15"/>
+      <c r="K257" s="15"/>
+      <c r="L257" s="15"/>
+      <c r="M257" s="15"/>
+      <c r="N257" s="15"/>
+      <c r="O257" s="15"/>
+    </row>
+    <row r="258" spans="2:15" ht="11" thickBot="1">
+      <c r="B258" s="7"/>
+      <c r="C258" s="46"/>
+      <c r="D258" s="4"/>
+      <c r="E258" s="4"/>
+      <c r="F258" s="4"/>
+      <c r="G258" s="4"/>
+      <c r="H258" s="15"/>
+      <c r="I258" s="15"/>
+      <c r="J258" s="15"/>
+      <c r="K258" s="15"/>
+      <c r="L258" s="15"/>
+      <c r="M258" s="15"/>
+      <c r="N258" s="15"/>
+      <c r="O258" s="15"/>
+    </row>
+    <row r="259" spans="2:15" ht="11" thickBot="1">
+      <c r="B259" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C259" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="E259" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="F259" s="5">
+        <v>45383</v>
+      </c>
+      <c r="G259" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H259" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I259" s="15"/>
+      <c r="J259" s="15"/>
+      <c r="K259" s="15"/>
+      <c r="L259" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M259" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N259" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O259" s="15"/>
+    </row>
+    <row r="260" spans="2:15" ht="11" thickBot="1">
+      <c r="B260" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C260" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D260" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="E260" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="F260" s="5">
+        <v>44805</v>
+      </c>
+      <c r="G260" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H260" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I260" s="15"/>
+      <c r="J260" s="15"/>
+      <c r="K260" s="15"/>
+      <c r="L260" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M260" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N260" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O260" s="15"/>
+    </row>
+    <row r="261" spans="2:15" ht="11" thickBot="1">
+      <c r="B261" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C261" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D261" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="E261" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="F261" s="5">
+        <v>44805</v>
+      </c>
+      <c r="G261" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H261" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I261" s="15"/>
+      <c r="J261" s="15"/>
+      <c r="K261" s="15"/>
+      <c r="L261" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M261" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N261" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O261" s="15"/>
+    </row>
+    <row r="262" spans="2:15" ht="11" thickBot="1">
+      <c r="B262" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C262" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D262" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="E262" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="F262" s="5">
         <v>44348</v>
       </c>
-      <c r="G227" s="4" t="s">
-[...464 lines deleted...]
-      <c r="F242" s="5">
+      <c r="G262" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H262" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I262" s="15"/>
+      <c r="J262" s="15"/>
+      <c r="K262" s="15"/>
+      <c r="L262" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M262" s="15"/>
+      <c r="N262" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O262" s="15"/>
+    </row>
+    <row r="263" spans="2:15" ht="11" thickBot="1">
+      <c r="B263" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C263" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D263" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="E263" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="F263" s="5">
+        <v>44348</v>
+      </c>
+      <c r="G263" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H263" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I263" s="15"/>
+      <c r="J263" s="15"/>
+      <c r="K263" s="15"/>
+      <c r="L263" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M263" s="15"/>
+      <c r="N263" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O263" s="15"/>
+    </row>
+    <row r="264" spans="2:15" ht="11" thickBot="1">
+      <c r="B264" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C264" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D264" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="E264" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="F264" s="5">
+        <v>44348</v>
+      </c>
+      <c r="G264" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H264" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I264" s="15"/>
+      <c r="J264" s="15"/>
+      <c r="K264" s="15"/>
+      <c r="L264" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M264" s="15"/>
+      <c r="N264" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O264" s="15"/>
+    </row>
+    <row r="265" spans="2:15" ht="11" thickBot="1">
+      <c r="B265" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C265" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="E265" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="F265" s="5">
+        <v>44105</v>
+      </c>
+      <c r="G265" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H265" s="15"/>
+      <c r="I265" s="15"/>
+      <c r="J265" s="15"/>
+      <c r="K265" s="15"/>
+      <c r="L265" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M265" s="15"/>
+      <c r="N265" s="15"/>
+      <c r="O265" s="15"/>
+    </row>
+    <row r="266" spans="2:15" ht="11" thickBot="1">
+      <c r="B266" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C266" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="E266" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="F266" s="5">
+        <v>43282</v>
+      </c>
+      <c r="G266" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="H266" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I266" s="15"/>
+      <c r="J266" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K266" s="15"/>
+      <c r="L266" s="15"/>
+      <c r="M266" s="15"/>
+      <c r="N266" s="15"/>
+      <c r="O266" s="15"/>
+    </row>
+    <row r="267" spans="2:15" ht="11" thickBot="1">
+      <c r="B267" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C267" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D267" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="E267" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="F267" s="5">
+        <v>42339</v>
+      </c>
+      <c r="G267" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="H267" s="15"/>
+      <c r="I267" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J267" s="15"/>
+      <c r="K267" s="15"/>
+      <c r="L267" s="15"/>
+      <c r="M267" s="15"/>
+      <c r="N267" s="15"/>
+      <c r="O267" s="15"/>
+    </row>
+    <row r="268" spans="2:15" ht="11" thickBot="1">
+      <c r="B268" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C268" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D268" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="E268" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="F268" s="5">
         <v>41609</v>
       </c>
-      <c r="G242" s="4" t="s">
-[...26 lines deleted...]
-      <c r="F243" s="5">
+      <c r="G268" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H268" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I268" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J268" s="15"/>
+      <c r="K268" s="15"/>
+      <c r="L268" s="15"/>
+      <c r="M268" s="15"/>
+      <c r="N268" s="15"/>
+      <c r="O268" s="15"/>
+    </row>
+    <row r="269" spans="2:15" ht="11" thickBot="1">
+      <c r="B269" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C269" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E269" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="F269" s="5">
         <v>41609</v>
       </c>
-      <c r="G243" s="4" t="s">
-[...26 lines deleted...]
-      <c r="F244" s="5">
+      <c r="G269" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H269" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I269" s="15"/>
+      <c r="J269" s="15"/>
+      <c r="K269" s="15"/>
+      <c r="L269" s="15"/>
+      <c r="M269" s="15"/>
+      <c r="N269" s="15"/>
+      <c r="O269" s="15"/>
+    </row>
+    <row r="270" spans="2:15" ht="11" thickBot="1">
+      <c r="B270" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C270" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D270" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="E270" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="F270" s="5">
+        <v>41609</v>
+      </c>
+      <c r="G270" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H270" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I270" s="15"/>
+      <c r="J270" s="15"/>
+      <c r="K270" s="15"/>
+      <c r="L270" s="15"/>
+      <c r="M270" s="15"/>
+      <c r="N270" s="15"/>
+      <c r="O270" s="15"/>
+    </row>
+    <row r="271" spans="2:15" ht="11" thickBot="1">
+      <c r="B271" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C271" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="E271" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="F271" s="5">
         <v>41487</v>
       </c>
-      <c r="G244" s="4" t="s">
-[...523 lines deleted...]
-      <c r="E261" s="4" t="s">
+      <c r="G271" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H271" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I271" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J271" s="15"/>
+      <c r="K271" s="15"/>
+      <c r="L271" s="15"/>
+      <c r="M271" s="15"/>
+      <c r="N271" s="15"/>
+      <c r="O271" s="15"/>
+    </row>
+    <row r="272" spans="2:15" ht="11" thickBot="1">
+      <c r="B272" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C272" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D272" s="4" t="s">
         <v>463</v>
       </c>
-      <c r="F261" s="5">
+      <c r="E272" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="F272" s="5">
         <v>41487</v>
       </c>
-      <c r="G261" s="4" t="s">
-[...25 lines deleted...]
-      <c r="E262" s="4" t="s">
+      <c r="G272" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H272" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I272" s="15"/>
+      <c r="J272" s="15"/>
+      <c r="K272" s="15"/>
+      <c r="L272" s="15"/>
+      <c r="M272" s="15"/>
+      <c r="N272" s="15"/>
+      <c r="O272" s="15"/>
+    </row>
+    <row r="273" spans="2:15" ht="11" thickBot="1">
+      <c r="B273" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C273" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D273" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="F262" s="5">
-[...23 lines deleted...]
-      <c r="D263" s="4" t="s">
+      <c r="E273" s="4" t="s">
         <v>466</v>
       </c>
-      <c r="E263" s="4" t="s">
+      <c r="F273" s="5">
+        <v>41334</v>
+      </c>
+      <c r="G273" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H273" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I273" s="15"/>
+      <c r="J273" s="15"/>
+      <c r="K273" s="15"/>
+      <c r="L273" s="15"/>
+      <c r="M273" s="15"/>
+      <c r="N273" s="15"/>
+      <c r="O273" s="15"/>
+    </row>
+    <row r="274" spans="2:15" ht="11" thickBot="1">
+      <c r="B274" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C274" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D274" s="4" t="s">
         <v>467</v>
       </c>
-      <c r="F263" s="5">
+      <c r="E274" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="F274" s="5">
         <v>41334</v>
       </c>
-      <c r="G263" s="4" t="s">
-[...23 lines deleted...]
-      <c r="E264" s="4" t="s">
+      <c r="G274" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H274" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I274" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J274" s="15"/>
+      <c r="K274" s="15"/>
+      <c r="L274" s="15"/>
+      <c r="M274" s="15"/>
+      <c r="N274" s="15"/>
+      <c r="O274" s="15"/>
+    </row>
+    <row r="275" spans="2:15" ht="11" thickBot="1">
+      <c r="B275" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C275" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D275" s="4" t="s">
         <v>469</v>
       </c>
-      <c r="F264" s="5">
-[...25 lines deleted...]
-      <c r="D265" s="4" t="s">
+      <c r="E275" s="4" t="s">
         <v>470</v>
       </c>
-      <c r="E265" s="4" t="s">
+      <c r="F275" s="5">
+        <v>41214</v>
+      </c>
+      <c r="G275" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H275" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I275" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J275" s="15"/>
+      <c r="K275" s="15"/>
+      <c r="L275" s="15"/>
+      <c r="M275" s="15"/>
+      <c r="N275" s="15"/>
+      <c r="O275" s="15"/>
+    </row>
+    <row r="276" spans="2:15" ht="11" thickBot="1">
+      <c r="B276" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C276" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D276" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="F265" s="5">
-[...25 lines deleted...]
-      <c r="D266" s="4" t="s">
+      <c r="E276" s="4" t="s">
         <v>472</v>
       </c>
-      <c r="E266" s="4" t="s">
+      <c r="F276" s="5">
+        <v>41122</v>
+      </c>
+      <c r="G276" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H276" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I276" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J276" s="15"/>
+      <c r="K276" s="15"/>
+      <c r="L276" s="15"/>
+      <c r="M276" s="15"/>
+      <c r="N276" s="15"/>
+      <c r="O276" s="15"/>
+    </row>
+    <row r="277" spans="2:15" ht="11" thickBot="1">
+      <c r="B277" s="7"/>
+      <c r="C277" s="46"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="4"/>
+      <c r="F277" s="4"/>
+      <c r="G277" s="4"/>
+      <c r="H277" s="15"/>
+      <c r="I277" s="15"/>
+      <c r="J277" s="15"/>
+      <c r="K277" s="15"/>
+      <c r="L277" s="15"/>
+      <c r="M277" s="15"/>
+      <c r="N277" s="15"/>
+      <c r="O277" s="15"/>
+    </row>
+    <row r="278" spans="2:15" ht="11" thickBot="1">
+      <c r="B278" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C278" s="46" t="s">
+        <v>522</v>
+      </c>
+      <c r="D278" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E278" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="F278" s="5">
+        <v>45901</v>
+      </c>
+      <c r="G278" s="4"/>
+      <c r="L278" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M278" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="279" spans="2:15" ht="11" thickBot="1">
+      <c r="B279" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C279" s="48" t="s">
+        <v>480</v>
+      </c>
+      <c r="D279" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E279" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="F279" s="5">
+        <v>45839</v>
+      </c>
+      <c r="G279" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H279" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I279" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J279" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K279" s="15"/>
+      <c r="L279" s="15"/>
+      <c r="M279" s="15"/>
+      <c r="N279" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O279" s="15"/>
+    </row>
+    <row r="280" spans="2:15" ht="11" thickBot="1">
+      <c r="B280" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C280" s="48" t="s">
+        <v>482</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E280" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="F280" s="5">
+        <v>45839</v>
+      </c>
+      <c r="G280" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H280" s="15"/>
+      <c r="I280" s="15"/>
+      <c r="J280" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K280" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L280" s="15"/>
+      <c r="M280" s="15"/>
+      <c r="N280" s="15"/>
+    </row>
+    <row r="281" spans="2:15" ht="11" thickBot="1">
+      <c r="B281" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C281" s="46" t="s">
         <v>473</v>
       </c>
-      <c r="F266" s="5">
-[...35 lines deleted...]
-      <c r="B268" s="7" t="s">
+      <c r="D281" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E281" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="F281" s="5">
+        <v>45597</v>
+      </c>
+      <c r="G281" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="H281" s="15"/>
+      <c r="I281" s="15"/>
+      <c r="J281" s="15"/>
+      <c r="K281" s="15"/>
+      <c r="L281" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M281" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N281" s="15"/>
+      <c r="O281" s="15"/>
+    </row>
+    <row r="282" spans="2:15" ht="11" thickBot="1">
+      <c r="B282" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C282" s="48" t="s">
         <v>478</v>
       </c>
-      <c r="C268" s="50" t="s">
+      <c r="D282" s="4" t="s">
         <v>474</v>
       </c>
-      <c r="D268" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G268" s="4" t="s">
+      <c r="E282" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="F282" s="5">
+        <v>45536</v>
+      </c>
+      <c r="G282" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H282" s="15"/>
+      <c r="I282" s="15"/>
+      <c r="J282" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K282" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L282" s="15"/>
+      <c r="M282" s="15"/>
+      <c r="N282" s="15"/>
+      <c r="O282" s="15"/>
+    </row>
+    <row r="283" spans="2:15" ht="11" thickBot="1">
+      <c r="B283" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="H268" s="16"/>
-[...22 lines deleted...]
-      <c r="E269" s="4" t="s">
+      <c r="C283" s="48" t="s">
         <v>480</v>
       </c>
-      <c r="F269" s="5">
-[...22 lines deleted...]
-      <c r="C270" s="4" t="s">
+      <c r="D283" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E283" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="D270" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E270" s="4" t="s">
+      <c r="F283" s="5">
+        <v>45505</v>
+      </c>
+      <c r="G283" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H283" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I283" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J283" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K283" s="15"/>
+      <c r="L283" s="15"/>
+      <c r="M283" s="15"/>
+      <c r="N283" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O283" s="15"/>
+    </row>
+    <row r="284" spans="2:15" ht="11" thickBot="1">
+      <c r="B284" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C284" s="48" t="s">
         <v>482</v>
       </c>
-      <c r="F270" s="5">
-[...26 lines deleted...]
-      <c r="C271" s="4" t="s">
+      <c r="D284" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="E284" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="D271" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F271" s="5">
+      <c r="F284" s="5">
         <v>45413</v>
       </c>
-      <c r="G271" s="4" t="s">
-[...2239 lines deleted...]
-      <c r="O488" s="16"/>
+      <c r="G284" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H284" s="15"/>
+      <c r="I284" s="15"/>
+      <c r="J284" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K284" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L284" s="15"/>
+      <c r="M284" s="15"/>
+      <c r="N284" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O284" s="15"/>
+    </row>
+    <row r="285" spans="2:15" ht="11" thickBot="1">
+      <c r="B285" s="7"/>
+      <c r="C285" s="46"/>
+      <c r="D285" s="4"/>
+      <c r="E285" s="4"/>
+      <c r="F285" s="4"/>
+      <c r="G285" s="4"/>
+      <c r="H285" s="15"/>
+      <c r="I285" s="15"/>
+      <c r="J285" s="15"/>
+      <c r="K285" s="15"/>
+      <c r="L285" s="15"/>
+      <c r="M285" s="15"/>
+      <c r="N285" s="15"/>
+      <c r="O285" s="15"/>
+    </row>
+    <row r="286" spans="2:15">
+      <c r="H286" s="15"/>
+      <c r="I286" s="15"/>
+      <c r="J286" s="15"/>
+      <c r="K286" s="15"/>
+      <c r="L286" s="15"/>
+      <c r="M286" s="15"/>
+      <c r="N286" s="15"/>
+      <c r="O286" s="15"/>
+    </row>
+    <row r="287" spans="2:15">
+      <c r="H287" s="15"/>
+      <c r="I287" s="15"/>
+      <c r="J287" s="15"/>
+      <c r="K287" s="15"/>
+      <c r="L287" s="15"/>
+      <c r="M287" s="15"/>
+      <c r="N287" s="15"/>
+      <c r="O287" s="15"/>
+    </row>
+    <row r="288" spans="2:15">
+      <c r="H288" s="15"/>
+      <c r="I288" s="15"/>
+      <c r="J288" s="15"/>
+      <c r="K288" s="15"/>
+      <c r="L288" s="15"/>
+      <c r="M288" s="15"/>
+      <c r="N288" s="15"/>
+      <c r="O288" s="15"/>
+    </row>
+    <row r="289" spans="8:15">
+      <c r="H289" s="15"/>
+      <c r="I289" s="15"/>
+      <c r="J289" s="15"/>
+      <c r="K289" s="15"/>
+      <c r="L289" s="15"/>
+      <c r="M289" s="15"/>
+      <c r="N289" s="15"/>
+      <c r="O289" s="15"/>
+    </row>
+    <row r="290" spans="8:15">
+      <c r="H290" s="15"/>
+      <c r="I290" s="15"/>
+      <c r="J290" s="15"/>
+      <c r="K290" s="15"/>
+      <c r="L290" s="15"/>
+      <c r="M290" s="15"/>
+      <c r="N290" s="15"/>
+      <c r="O290" s="15"/>
+    </row>
+    <row r="291" spans="8:15">
+      <c r="H291" s="15"/>
+      <c r="I291" s="15"/>
+      <c r="J291" s="15"/>
+      <c r="K291" s="15"/>
+      <c r="L291" s="15"/>
+      <c r="M291" s="15"/>
+      <c r="N291" s="15"/>
+      <c r="O291" s="15"/>
+    </row>
+    <row r="292" spans="8:15">
+      <c r="H292" s="15"/>
+      <c r="I292" s="15"/>
+      <c r="J292" s="15"/>
+      <c r="K292" s="15"/>
+      <c r="L292" s="15"/>
+      <c r="M292" s="15"/>
+      <c r="N292" s="15"/>
+      <c r="O292" s="15"/>
+    </row>
+    <row r="293" spans="8:15">
+      <c r="H293" s="15"/>
+      <c r="I293" s="15"/>
+      <c r="J293" s="15"/>
+      <c r="K293" s="15"/>
+      <c r="L293" s="15"/>
+      <c r="M293" s="15"/>
+      <c r="N293" s="15"/>
+      <c r="O293" s="15"/>
+    </row>
+    <row r="294" spans="8:15">
+      <c r="H294" s="15"/>
+      <c r="I294" s="15"/>
+      <c r="J294" s="15"/>
+      <c r="K294" s="15"/>
+      <c r="L294" s="15"/>
+      <c r="M294" s="15"/>
+      <c r="N294" s="15"/>
+      <c r="O294" s="15"/>
+    </row>
+    <row r="295" spans="8:15">
+      <c r="H295" s="15"/>
+      <c r="I295" s="15"/>
+      <c r="J295" s="15"/>
+      <c r="K295" s="15"/>
+      <c r="L295" s="15"/>
+      <c r="M295" s="15"/>
+      <c r="N295" s="15"/>
+      <c r="O295" s="15"/>
+    </row>
+    <row r="296" spans="8:15">
+      <c r="H296" s="15"/>
+      <c r="I296" s="15"/>
+      <c r="J296" s="15"/>
+      <c r="K296" s="15"/>
+      <c r="L296" s="15"/>
+      <c r="M296" s="15"/>
+      <c r="N296" s="15"/>
+      <c r="O296" s="15"/>
+    </row>
+    <row r="297" spans="8:15">
+      <c r="H297" s="15"/>
+      <c r="I297" s="15"/>
+      <c r="J297" s="15"/>
+      <c r="K297" s="15"/>
+      <c r="L297" s="15"/>
+      <c r="M297" s="15"/>
+      <c r="N297" s="15"/>
+      <c r="O297" s="15"/>
+    </row>
+    <row r="298" spans="8:15">
+      <c r="H298" s="15"/>
+      <c r="I298" s="15"/>
+      <c r="J298" s="15"/>
+      <c r="K298" s="15"/>
+      <c r="L298" s="15"/>
+      <c r="M298" s="15"/>
+      <c r="N298" s="15"/>
+      <c r="O298" s="15"/>
+    </row>
+    <row r="299" spans="8:15">
+      <c r="H299" s="15"/>
+      <c r="I299" s="15"/>
+      <c r="J299" s="15"/>
+      <c r="K299" s="15"/>
+      <c r="L299" s="15"/>
+      <c r="M299" s="15"/>
+      <c r="N299" s="15"/>
+      <c r="O299" s="15"/>
+    </row>
+    <row r="300" spans="8:15">
+      <c r="H300" s="15"/>
+      <c r="I300" s="15"/>
+      <c r="J300" s="15"/>
+      <c r="K300" s="15"/>
+      <c r="L300" s="15"/>
+      <c r="M300" s="15"/>
+      <c r="N300" s="15"/>
+      <c r="O300" s="15"/>
+    </row>
+    <row r="301" spans="8:15">
+      <c r="H301" s="15"/>
+      <c r="I301" s="15"/>
+      <c r="J301" s="15"/>
+      <c r="K301" s="15"/>
+      <c r="L301" s="15"/>
+      <c r="M301" s="15"/>
+      <c r="N301" s="15"/>
+      <c r="O301" s="15"/>
+    </row>
+    <row r="302" spans="8:15">
+      <c r="H302" s="15"/>
+      <c r="I302" s="15"/>
+      <c r="J302" s="15"/>
+      <c r="K302" s="15"/>
+      <c r="L302" s="15"/>
+      <c r="M302" s="15"/>
+      <c r="N302" s="15"/>
+      <c r="O302" s="15"/>
+    </row>
+    <row r="303" spans="8:15">
+      <c r="H303" s="15"/>
+      <c r="I303" s="15"/>
+      <c r="J303" s="15"/>
+      <c r="K303" s="15"/>
+      <c r="L303" s="15"/>
+      <c r="M303" s="15"/>
+      <c r="N303" s="15"/>
+      <c r="O303" s="15"/>
+    </row>
+    <row r="304" spans="8:15">
+      <c r="H304" s="15"/>
+      <c r="I304" s="15"/>
+      <c r="J304" s="15"/>
+      <c r="K304" s="15"/>
+      <c r="L304" s="15"/>
+      <c r="M304" s="15"/>
+      <c r="N304" s="15"/>
+      <c r="O304" s="15"/>
+    </row>
+    <row r="305" spans="8:15">
+      <c r="H305" s="15"/>
+      <c r="I305" s="15"/>
+      <c r="J305" s="15"/>
+      <c r="K305" s="15"/>
+      <c r="L305" s="15"/>
+      <c r="M305" s="15"/>
+      <c r="N305" s="15"/>
+      <c r="O305" s="15"/>
+    </row>
+    <row r="306" spans="8:15">
+      <c r="H306" s="15"/>
+      <c r="I306" s="15"/>
+      <c r="J306" s="15"/>
+      <c r="K306" s="15"/>
+      <c r="L306" s="15"/>
+      <c r="M306" s="15"/>
+      <c r="N306" s="15"/>
+      <c r="O306" s="15"/>
+    </row>
+    <row r="307" spans="8:15">
+      <c r="H307" s="15"/>
+      <c r="I307" s="15"/>
+      <c r="J307" s="15"/>
+      <c r="K307" s="15"/>
+      <c r="L307" s="15"/>
+      <c r="M307" s="15"/>
+      <c r="N307" s="15"/>
+      <c r="O307" s="15"/>
+    </row>
+    <row r="308" spans="8:15">
+      <c r="H308" s="15"/>
+      <c r="I308" s="15"/>
+      <c r="J308" s="15"/>
+      <c r="K308" s="15"/>
+      <c r="L308" s="15"/>
+      <c r="M308" s="15"/>
+      <c r="N308" s="15"/>
+      <c r="O308" s="15"/>
+    </row>
+    <row r="309" spans="8:15">
+      <c r="H309" s="15"/>
+      <c r="I309" s="15"/>
+      <c r="J309" s="15"/>
+      <c r="K309" s="15"/>
+      <c r="L309" s="15"/>
+      <c r="M309" s="15"/>
+      <c r="N309" s="15"/>
+      <c r="O309" s="15"/>
+    </row>
+    <row r="310" spans="8:15">
+      <c r="H310" s="15"/>
+      <c r="I310" s="15"/>
+      <c r="J310" s="15"/>
+      <c r="K310" s="15"/>
+      <c r="L310" s="15"/>
+      <c r="M310" s="15"/>
+      <c r="N310" s="15"/>
+      <c r="O310" s="15"/>
+    </row>
+    <row r="311" spans="8:15">
+      <c r="H311" s="15"/>
+      <c r="I311" s="15"/>
+      <c r="J311" s="15"/>
+      <c r="K311" s="15"/>
+      <c r="L311" s="15"/>
+      <c r="M311" s="15"/>
+      <c r="N311" s="15"/>
+      <c r="O311" s="15"/>
+    </row>
+    <row r="312" spans="8:15">
+      <c r="H312" s="15"/>
+      <c r="I312" s="15"/>
+      <c r="J312" s="15"/>
+      <c r="K312" s="15"/>
+      <c r="L312" s="15"/>
+      <c r="M312" s="15"/>
+      <c r="N312" s="15"/>
+      <c r="O312" s="15"/>
+    </row>
+    <row r="313" spans="8:15">
+      <c r="H313" s="15"/>
+      <c r="I313" s="15"/>
+      <c r="J313" s="15"/>
+      <c r="K313" s="15"/>
+      <c r="L313" s="15"/>
+      <c r="M313" s="15"/>
+      <c r="N313" s="15"/>
+      <c r="O313" s="15"/>
+    </row>
+    <row r="314" spans="8:15">
+      <c r="H314" s="15"/>
+      <c r="I314" s="15"/>
+      <c r="J314" s="15"/>
+      <c r="K314" s="15"/>
+      <c r="L314" s="15"/>
+      <c r="M314" s="15"/>
+      <c r="N314" s="15"/>
+      <c r="O314" s="15"/>
+    </row>
+    <row r="315" spans="8:15">
+      <c r="H315" s="15"/>
+      <c r="I315" s="15"/>
+      <c r="J315" s="15"/>
+      <c r="K315" s="15"/>
+      <c r="L315" s="15"/>
+      <c r="M315" s="15"/>
+      <c r="N315" s="15"/>
+      <c r="O315" s="15"/>
+    </row>
+    <row r="316" spans="8:15">
+      <c r="H316" s="15"/>
+      <c r="I316" s="15"/>
+      <c r="J316" s="15"/>
+      <c r="K316" s="15"/>
+      <c r="L316" s="15"/>
+      <c r="M316" s="15"/>
+      <c r="N316" s="15"/>
+      <c r="O316" s="15"/>
+    </row>
+    <row r="317" spans="8:15">
+      <c r="H317" s="15"/>
+      <c r="I317" s="15"/>
+      <c r="J317" s="15"/>
+      <c r="K317" s="15"/>
+      <c r="L317" s="15"/>
+      <c r="M317" s="15"/>
+      <c r="N317" s="15"/>
+      <c r="O317" s="15"/>
+    </row>
+    <row r="318" spans="8:15">
+      <c r="H318" s="15"/>
+      <c r="I318" s="15"/>
+      <c r="J318" s="15"/>
+      <c r="K318" s="15"/>
+      <c r="L318" s="15"/>
+      <c r="M318" s="15"/>
+      <c r="N318" s="15"/>
+      <c r="O318" s="15"/>
+    </row>
+    <row r="319" spans="8:15">
+      <c r="H319" s="15"/>
+      <c r="I319" s="15"/>
+      <c r="J319" s="15"/>
+      <c r="K319" s="15"/>
+      <c r="L319" s="15"/>
+      <c r="M319" s="15"/>
+      <c r="N319" s="15"/>
+      <c r="O319" s="15"/>
+    </row>
+    <row r="320" spans="8:15">
+      <c r="H320" s="15"/>
+      <c r="I320" s="15"/>
+      <c r="J320" s="15"/>
+      <c r="K320" s="15"/>
+      <c r="L320" s="15"/>
+      <c r="M320" s="15"/>
+      <c r="N320" s="15"/>
+      <c r="O320" s="15"/>
+    </row>
+    <row r="321" spans="8:15">
+      <c r="H321" s="15"/>
+      <c r="I321" s="15"/>
+      <c r="J321" s="15"/>
+      <c r="K321" s="15"/>
+      <c r="L321" s="15"/>
+      <c r="M321" s="15"/>
+      <c r="N321" s="15"/>
+      <c r="O321" s="15"/>
+    </row>
+    <row r="322" spans="8:15">
+      <c r="H322" s="15"/>
+      <c r="I322" s="15"/>
+      <c r="J322" s="15"/>
+      <c r="K322" s="15"/>
+      <c r="L322" s="15"/>
+      <c r="M322" s="15"/>
+      <c r="N322" s="15"/>
+      <c r="O322" s="15"/>
+    </row>
+    <row r="323" spans="8:15">
+      <c r="H323" s="15"/>
+      <c r="I323" s="15"/>
+      <c r="J323" s="15"/>
+      <c r="K323" s="15"/>
+      <c r="L323" s="15"/>
+      <c r="M323" s="15"/>
+      <c r="N323" s="15"/>
+      <c r="O323" s="15"/>
+    </row>
+    <row r="324" spans="8:15">
+      <c r="H324" s="15"/>
+      <c r="I324" s="15"/>
+      <c r="J324" s="15"/>
+      <c r="K324" s="15"/>
+      <c r="L324" s="15"/>
+      <c r="M324" s="15"/>
+      <c r="N324" s="15"/>
+      <c r="O324" s="15"/>
+    </row>
+    <row r="325" spans="8:15">
+      <c r="H325" s="15"/>
+      <c r="I325" s="15"/>
+      <c r="J325" s="15"/>
+      <c r="K325" s="15"/>
+      <c r="L325" s="15"/>
+      <c r="M325" s="15"/>
+      <c r="N325" s="15"/>
+      <c r="O325" s="15"/>
+    </row>
+    <row r="326" spans="8:15">
+      <c r="H326" s="15"/>
+      <c r="I326" s="15"/>
+      <c r="J326" s="15"/>
+      <c r="K326" s="15"/>
+      <c r="L326" s="15"/>
+      <c r="M326" s="15"/>
+      <c r="N326" s="15"/>
+      <c r="O326" s="15"/>
+    </row>
+    <row r="327" spans="8:15">
+      <c r="H327" s="15"/>
+      <c r="I327" s="15"/>
+      <c r="J327" s="15"/>
+      <c r="K327" s="15"/>
+      <c r="L327" s="15"/>
+      <c r="M327" s="15"/>
+      <c r="N327" s="15"/>
+      <c r="O327" s="15"/>
+    </row>
+    <row r="328" spans="8:15">
+      <c r="H328" s="15"/>
+      <c r="I328" s="15"/>
+      <c r="J328" s="15"/>
+      <c r="K328" s="15"/>
+      <c r="L328" s="15"/>
+      <c r="M328" s="15"/>
+      <c r="N328" s="15"/>
+      <c r="O328" s="15"/>
+    </row>
+    <row r="329" spans="8:15">
+      <c r="H329" s="15"/>
+      <c r="I329" s="15"/>
+      <c r="J329" s="15"/>
+      <c r="K329" s="15"/>
+      <c r="L329" s="15"/>
+      <c r="M329" s="15"/>
+      <c r="N329" s="15"/>
+      <c r="O329" s="15"/>
+    </row>
+    <row r="330" spans="8:15">
+      <c r="H330" s="15"/>
+      <c r="I330" s="15"/>
+      <c r="J330" s="15"/>
+      <c r="K330" s="15"/>
+      <c r="L330" s="15"/>
+      <c r="M330" s="15"/>
+      <c r="N330" s="15"/>
+      <c r="O330" s="15"/>
+    </row>
+    <row r="331" spans="8:15">
+      <c r="H331" s="15"/>
+      <c r="I331" s="15"/>
+      <c r="J331" s="15"/>
+      <c r="K331" s="15"/>
+      <c r="L331" s="15"/>
+      <c r="M331" s="15"/>
+      <c r="N331" s="15"/>
+      <c r="O331" s="15"/>
+    </row>
+    <row r="332" spans="8:15">
+      <c r="H332" s="15"/>
+      <c r="I332" s="15"/>
+      <c r="J332" s="15"/>
+      <c r="K332" s="15"/>
+      <c r="L332" s="15"/>
+      <c r="M332" s="15"/>
+      <c r="N332" s="15"/>
+      <c r="O332" s="15"/>
+    </row>
+    <row r="333" spans="8:15">
+      <c r="H333" s="15"/>
+      <c r="I333" s="15"/>
+      <c r="J333" s="15"/>
+      <c r="K333" s="15"/>
+      <c r="L333" s="15"/>
+      <c r="M333" s="15"/>
+      <c r="N333" s="15"/>
+      <c r="O333" s="15"/>
+    </row>
+    <row r="334" spans="8:15">
+      <c r="H334" s="15"/>
+      <c r="I334" s="15"/>
+      <c r="J334" s="15"/>
+      <c r="K334" s="15"/>
+      <c r="L334" s="15"/>
+      <c r="M334" s="15"/>
+      <c r="N334" s="15"/>
+      <c r="O334" s="15"/>
+    </row>
+    <row r="335" spans="8:15">
+      <c r="H335" s="15"/>
+      <c r="I335" s="15"/>
+      <c r="J335" s="15"/>
+      <c r="K335" s="15"/>
+      <c r="L335" s="15"/>
+      <c r="M335" s="15"/>
+      <c r="N335" s="15"/>
+      <c r="O335" s="15"/>
+    </row>
+    <row r="336" spans="8:15">
+      <c r="H336" s="15"/>
+      <c r="I336" s="15"/>
+      <c r="J336" s="15"/>
+      <c r="K336" s="15"/>
+      <c r="L336" s="15"/>
+      <c r="M336" s="15"/>
+      <c r="N336" s="15"/>
+      <c r="O336" s="15"/>
+    </row>
+    <row r="337" spans="8:15">
+      <c r="H337" s="15"/>
+      <c r="I337" s="15"/>
+      <c r="J337" s="15"/>
+      <c r="K337" s="15"/>
+      <c r="L337" s="15"/>
+      <c r="M337" s="15"/>
+      <c r="N337" s="15"/>
+      <c r="O337" s="15"/>
+    </row>
+    <row r="338" spans="8:15">
+      <c r="H338" s="15"/>
+      <c r="I338" s="15"/>
+      <c r="J338" s="15"/>
+      <c r="K338" s="15"/>
+      <c r="L338" s="15"/>
+      <c r="M338" s="15"/>
+      <c r="N338" s="15"/>
+      <c r="O338" s="15"/>
+    </row>
+    <row r="339" spans="8:15">
+      <c r="H339" s="15"/>
+      <c r="I339" s="15"/>
+      <c r="J339" s="15"/>
+      <c r="K339" s="15"/>
+      <c r="L339" s="15"/>
+      <c r="M339" s="15"/>
+      <c r="N339" s="15"/>
+      <c r="O339" s="15"/>
+    </row>
+    <row r="340" spans="8:15">
+      <c r="H340" s="15"/>
+      <c r="I340" s="15"/>
+      <c r="J340" s="15"/>
+      <c r="K340" s="15"/>
+      <c r="L340" s="15"/>
+      <c r="M340" s="15"/>
+      <c r="N340" s="15"/>
+      <c r="O340" s="15"/>
+    </row>
+    <row r="341" spans="8:15">
+      <c r="H341" s="15"/>
+      <c r="I341" s="15"/>
+      <c r="J341" s="15"/>
+      <c r="K341" s="15"/>
+      <c r="L341" s="15"/>
+      <c r="M341" s="15"/>
+      <c r="N341" s="15"/>
+      <c r="O341" s="15"/>
+    </row>
+    <row r="342" spans="8:15">
+      <c r="H342" s="15"/>
+      <c r="I342" s="15"/>
+      <c r="J342" s="15"/>
+      <c r="K342" s="15"/>
+      <c r="L342" s="15"/>
+      <c r="M342" s="15"/>
+      <c r="N342" s="15"/>
+      <c r="O342" s="15"/>
+    </row>
+    <row r="343" spans="8:15">
+      <c r="H343" s="15"/>
+      <c r="I343" s="15"/>
+      <c r="J343" s="15"/>
+      <c r="K343" s="15"/>
+      <c r="L343" s="15"/>
+      <c r="M343" s="15"/>
+      <c r="N343" s="15"/>
+      <c r="O343" s="15"/>
+    </row>
+    <row r="344" spans="8:15">
+      <c r="H344" s="15"/>
+      <c r="I344" s="15"/>
+      <c r="J344" s="15"/>
+      <c r="K344" s="15"/>
+      <c r="L344" s="15"/>
+      <c r="M344" s="15"/>
+      <c r="N344" s="15"/>
+      <c r="O344" s="15"/>
+    </row>
+    <row r="345" spans="8:15">
+      <c r="H345" s="15"/>
+      <c r="I345" s="15"/>
+      <c r="J345" s="15"/>
+      <c r="K345" s="15"/>
+      <c r="L345" s="15"/>
+      <c r="M345" s="15"/>
+      <c r="N345" s="15"/>
+      <c r="O345" s="15"/>
+    </row>
+    <row r="346" spans="8:15">
+      <c r="H346" s="15"/>
+      <c r="I346" s="15"/>
+      <c r="J346" s="15"/>
+      <c r="K346" s="15"/>
+      <c r="L346" s="15"/>
+      <c r="M346" s="15"/>
+      <c r="N346" s="15"/>
+      <c r="O346" s="15"/>
+    </row>
+    <row r="347" spans="8:15">
+      <c r="H347" s="15"/>
+      <c r="I347" s="15"/>
+      <c r="J347" s="15"/>
+      <c r="K347" s="15"/>
+      <c r="L347" s="15"/>
+      <c r="M347" s="15"/>
+      <c r="N347" s="15"/>
+      <c r="O347" s="15"/>
+    </row>
+    <row r="348" spans="8:15">
+      <c r="H348" s="15"/>
+      <c r="I348" s="15"/>
+      <c r="J348" s="15"/>
+      <c r="K348" s="15"/>
+      <c r="L348" s="15"/>
+      <c r="M348" s="15"/>
+      <c r="N348" s="15"/>
+      <c r="O348" s="15"/>
+    </row>
+    <row r="349" spans="8:15">
+      <c r="H349" s="15"/>
+      <c r="I349" s="15"/>
+      <c r="J349" s="15"/>
+      <c r="K349" s="15"/>
+      <c r="L349" s="15"/>
+      <c r="M349" s="15"/>
+      <c r="N349" s="15"/>
+      <c r="O349" s="15"/>
+    </row>
+    <row r="350" spans="8:15">
+      <c r="H350" s="15"/>
+      <c r="I350" s="15"/>
+      <c r="J350" s="15"/>
+      <c r="K350" s="15"/>
+      <c r="L350" s="15"/>
+      <c r="M350" s="15"/>
+      <c r="N350" s="15"/>
+      <c r="O350" s="15"/>
+    </row>
+    <row r="351" spans="8:15">
+      <c r="H351" s="15"/>
+      <c r="I351" s="15"/>
+      <c r="J351" s="15"/>
+      <c r="K351" s="15"/>
+      <c r="L351" s="15"/>
+      <c r="M351" s="15"/>
+      <c r="N351" s="15"/>
+      <c r="O351" s="15"/>
+    </row>
+    <row r="352" spans="8:15">
+      <c r="H352" s="15"/>
+      <c r="I352" s="15"/>
+      <c r="J352" s="15"/>
+      <c r="K352" s="15"/>
+      <c r="L352" s="15"/>
+      <c r="M352" s="15"/>
+      <c r="N352" s="15"/>
+      <c r="O352" s="15"/>
+    </row>
+    <row r="353" spans="8:15">
+      <c r="H353" s="15"/>
+      <c r="I353" s="15"/>
+      <c r="J353" s="15"/>
+      <c r="K353" s="15"/>
+      <c r="L353" s="15"/>
+      <c r="M353" s="15"/>
+      <c r="N353" s="15"/>
+      <c r="O353" s="15"/>
+    </row>
+    <row r="354" spans="8:15">
+      <c r="H354" s="15"/>
+      <c r="I354" s="15"/>
+      <c r="J354" s="15"/>
+      <c r="K354" s="15"/>
+      <c r="L354" s="15"/>
+      <c r="M354" s="15"/>
+      <c r="N354" s="15"/>
+      <c r="O354" s="15"/>
+    </row>
+    <row r="355" spans="8:15">
+      <c r="H355" s="15"/>
+      <c r="I355" s="15"/>
+      <c r="J355" s="15"/>
+      <c r="K355" s="15"/>
+      <c r="L355" s="15"/>
+      <c r="M355" s="15"/>
+      <c r="N355" s="15"/>
+      <c r="O355" s="15"/>
+    </row>
+    <row r="356" spans="8:15">
+      <c r="H356" s="15"/>
+      <c r="I356" s="15"/>
+      <c r="J356" s="15"/>
+      <c r="K356" s="15"/>
+      <c r="L356" s="15"/>
+      <c r="M356" s="15"/>
+      <c r="N356" s="15"/>
+      <c r="O356" s="15"/>
+    </row>
+    <row r="357" spans="8:15">
+      <c r="H357" s="15"/>
+      <c r="I357" s="15"/>
+      <c r="J357" s="15"/>
+      <c r="K357" s="15"/>
+      <c r="L357" s="15"/>
+      <c r="M357" s="15"/>
+      <c r="N357" s="15"/>
+      <c r="O357" s="15"/>
+    </row>
+    <row r="358" spans="8:15">
+      <c r="H358" s="15"/>
+      <c r="I358" s="15"/>
+      <c r="J358" s="15"/>
+      <c r="K358" s="15"/>
+      <c r="L358" s="15"/>
+      <c r="M358" s="15"/>
+      <c r="N358" s="15"/>
+      <c r="O358" s="15"/>
+    </row>
+    <row r="359" spans="8:15">
+      <c r="H359" s="15"/>
+      <c r="I359" s="15"/>
+      <c r="J359" s="15"/>
+      <c r="K359" s="15"/>
+      <c r="L359" s="15"/>
+      <c r="M359" s="15"/>
+      <c r="N359" s="15"/>
+      <c r="O359" s="15"/>
+    </row>
+    <row r="360" spans="8:15">
+      <c r="H360" s="15"/>
+      <c r="I360" s="15"/>
+      <c r="J360" s="15"/>
+      <c r="K360" s="15"/>
+      <c r="L360" s="15"/>
+      <c r="M360" s="15"/>
+      <c r="N360" s="15"/>
+      <c r="O360" s="15"/>
+    </row>
+    <row r="361" spans="8:15">
+      <c r="H361" s="15"/>
+      <c r="I361" s="15"/>
+      <c r="J361" s="15"/>
+      <c r="K361" s="15"/>
+      <c r="L361" s="15"/>
+      <c r="M361" s="15"/>
+      <c r="N361" s="15"/>
+      <c r="O361" s="15"/>
+    </row>
+    <row r="362" spans="8:15">
+      <c r="H362" s="15"/>
+      <c r="I362" s="15"/>
+      <c r="J362" s="15"/>
+      <c r="K362" s="15"/>
+      <c r="L362" s="15"/>
+      <c r="M362" s="15"/>
+      <c r="N362" s="15"/>
+      <c r="O362" s="15"/>
+    </row>
+    <row r="363" spans="8:15">
+      <c r="H363" s="15"/>
+      <c r="I363" s="15"/>
+      <c r="J363" s="15"/>
+      <c r="K363" s="15"/>
+      <c r="L363" s="15"/>
+      <c r="M363" s="15"/>
+      <c r="N363" s="15"/>
+      <c r="O363" s="15"/>
+    </row>
+    <row r="364" spans="8:15">
+      <c r="H364" s="15"/>
+      <c r="I364" s="15"/>
+      <c r="J364" s="15"/>
+      <c r="K364" s="15"/>
+      <c r="L364" s="15"/>
+      <c r="M364" s="15"/>
+      <c r="N364" s="15"/>
+      <c r="O364" s="15"/>
+    </row>
+    <row r="365" spans="8:15">
+      <c r="H365" s="15"/>
+      <c r="I365" s="15"/>
+      <c r="J365" s="15"/>
+      <c r="K365" s="15"/>
+      <c r="L365" s="15"/>
+      <c r="M365" s="15"/>
+      <c r="N365" s="15"/>
+      <c r="O365" s="15"/>
+    </row>
+    <row r="366" spans="8:15">
+      <c r="H366" s="15"/>
+      <c r="I366" s="15"/>
+      <c r="J366" s="15"/>
+      <c r="K366" s="15"/>
+      <c r="L366" s="15"/>
+      <c r="M366" s="15"/>
+      <c r="N366" s="15"/>
+      <c r="O366" s="15"/>
+    </row>
+    <row r="367" spans="8:15">
+      <c r="H367" s="15"/>
+      <c r="I367" s="15"/>
+      <c r="J367" s="15"/>
+      <c r="K367" s="15"/>
+      <c r="L367" s="15"/>
+      <c r="M367" s="15"/>
+      <c r="N367" s="15"/>
+      <c r="O367" s="15"/>
+    </row>
+    <row r="368" spans="8:15">
+      <c r="H368" s="15"/>
+      <c r="I368" s="15"/>
+      <c r="J368" s="15"/>
+      <c r="K368" s="15"/>
+      <c r="L368" s="15"/>
+      <c r="M368" s="15"/>
+      <c r="N368" s="15"/>
+      <c r="O368" s="15"/>
+    </row>
+    <row r="369" spans="8:15">
+      <c r="H369" s="15"/>
+      <c r="I369" s="15"/>
+      <c r="J369" s="15"/>
+      <c r="K369" s="15"/>
+      <c r="L369" s="15"/>
+      <c r="M369" s="15"/>
+      <c r="N369" s="15"/>
+      <c r="O369" s="15"/>
+    </row>
+    <row r="370" spans="8:15">
+      <c r="H370" s="15"/>
+      <c r="I370" s="15"/>
+      <c r="J370" s="15"/>
+      <c r="K370" s="15"/>
+      <c r="L370" s="15"/>
+      <c r="M370" s="15"/>
+      <c r="N370" s="15"/>
+      <c r="O370" s="15"/>
+    </row>
+    <row r="371" spans="8:15">
+      <c r="H371" s="15"/>
+      <c r="I371" s="15"/>
+      <c r="J371" s="15"/>
+      <c r="K371" s="15"/>
+      <c r="L371" s="15"/>
+      <c r="M371" s="15"/>
+      <c r="N371" s="15"/>
+      <c r="O371" s="15"/>
+    </row>
+    <row r="372" spans="8:15">
+      <c r="H372" s="15"/>
+      <c r="I372" s="15"/>
+      <c r="J372" s="15"/>
+      <c r="K372" s="15"/>
+      <c r="L372" s="15"/>
+      <c r="M372" s="15"/>
+      <c r="N372" s="15"/>
+      <c r="O372" s="15"/>
+    </row>
+    <row r="373" spans="8:15">
+      <c r="H373" s="15"/>
+      <c r="I373" s="15"/>
+      <c r="J373" s="15"/>
+      <c r="K373" s="15"/>
+      <c r="L373" s="15"/>
+      <c r="M373" s="15"/>
+      <c r="N373" s="15"/>
+      <c r="O373" s="15"/>
+    </row>
+    <row r="374" spans="8:15">
+      <c r="H374" s="15"/>
+      <c r="I374" s="15"/>
+      <c r="J374" s="15"/>
+      <c r="K374" s="15"/>
+      <c r="L374" s="15"/>
+      <c r="M374" s="15"/>
+      <c r="N374" s="15"/>
+      <c r="O374" s="15"/>
+    </row>
+    <row r="375" spans="8:15">
+      <c r="H375" s="15"/>
+      <c r="I375" s="15"/>
+      <c r="J375" s="15"/>
+      <c r="K375" s="15"/>
+      <c r="L375" s="15"/>
+      <c r="M375" s="15"/>
+      <c r="N375" s="15"/>
+      <c r="O375" s="15"/>
+    </row>
+    <row r="376" spans="8:15">
+      <c r="H376" s="15"/>
+      <c r="I376" s="15"/>
+      <c r="J376" s="15"/>
+      <c r="K376" s="15"/>
+      <c r="L376" s="15"/>
+      <c r="M376" s="15"/>
+      <c r="N376" s="15"/>
+      <c r="O376" s="15"/>
+    </row>
+    <row r="377" spans="8:15">
+      <c r="H377" s="15"/>
+      <c r="I377" s="15"/>
+      <c r="J377" s="15"/>
+      <c r="K377" s="15"/>
+      <c r="L377" s="15"/>
+      <c r="M377" s="15"/>
+      <c r="N377" s="15"/>
+      <c r="O377" s="15"/>
+    </row>
+    <row r="378" spans="8:15">
+      <c r="H378" s="15"/>
+      <c r="I378" s="15"/>
+      <c r="J378" s="15"/>
+      <c r="K378" s="15"/>
+      <c r="L378" s="15"/>
+      <c r="M378" s="15"/>
+      <c r="N378" s="15"/>
+      <c r="O378" s="15"/>
+    </row>
+    <row r="379" spans="8:15">
+      <c r="H379" s="15"/>
+      <c r="I379" s="15"/>
+      <c r="J379" s="15"/>
+      <c r="K379" s="15"/>
+      <c r="L379" s="15"/>
+      <c r="M379" s="15"/>
+      <c r="N379" s="15"/>
+      <c r="O379" s="15"/>
+    </row>
+    <row r="380" spans="8:15">
+      <c r="H380" s="15"/>
+      <c r="I380" s="15"/>
+      <c r="J380" s="15"/>
+      <c r="K380" s="15"/>
+      <c r="L380" s="15"/>
+      <c r="M380" s="15"/>
+      <c r="N380" s="15"/>
+      <c r="O380" s="15"/>
+    </row>
+    <row r="381" spans="8:15">
+      <c r="H381" s="15"/>
+      <c r="I381" s="15"/>
+      <c r="J381" s="15"/>
+      <c r="K381" s="15"/>
+      <c r="L381" s="15"/>
+      <c r="M381" s="15"/>
+      <c r="N381" s="15"/>
+      <c r="O381" s="15"/>
+    </row>
+    <row r="382" spans="8:15">
+      <c r="H382" s="15"/>
+      <c r="I382" s="15"/>
+      <c r="J382" s="15"/>
+      <c r="K382" s="15"/>
+      <c r="L382" s="15"/>
+      <c r="M382" s="15"/>
+      <c r="N382" s="15"/>
+      <c r="O382" s="15"/>
+    </row>
+    <row r="383" spans="8:15">
+      <c r="H383" s="15"/>
+      <c r="I383" s="15"/>
+      <c r="J383" s="15"/>
+      <c r="K383" s="15"/>
+      <c r="L383" s="15"/>
+      <c r="M383" s="15"/>
+      <c r="N383" s="15"/>
+      <c r="O383" s="15"/>
+    </row>
+    <row r="384" spans="8:15">
+      <c r="H384" s="15"/>
+      <c r="I384" s="15"/>
+      <c r="J384" s="15"/>
+      <c r="K384" s="15"/>
+      <c r="L384" s="15"/>
+      <c r="M384" s="15"/>
+      <c r="N384" s="15"/>
+      <c r="O384" s="15"/>
+    </row>
+    <row r="385" spans="8:15">
+      <c r="H385" s="15"/>
+      <c r="I385" s="15"/>
+      <c r="J385" s="15"/>
+      <c r="K385" s="15"/>
+      <c r="L385" s="15"/>
+      <c r="M385" s="15"/>
+      <c r="N385" s="15"/>
+      <c r="O385" s="15"/>
+    </row>
+    <row r="386" spans="8:15">
+      <c r="H386" s="15"/>
+      <c r="I386" s="15"/>
+      <c r="J386" s="15"/>
+      <c r="K386" s="15"/>
+      <c r="L386" s="15"/>
+      <c r="M386" s="15"/>
+      <c r="N386" s="15"/>
+      <c r="O386" s="15"/>
+    </row>
+    <row r="387" spans="8:15">
+      <c r="H387" s="15"/>
+      <c r="I387" s="15"/>
+      <c r="J387" s="15"/>
+      <c r="K387" s="15"/>
+      <c r="L387" s="15"/>
+      <c r="M387" s="15"/>
+      <c r="N387" s="15"/>
+      <c r="O387" s="15"/>
+    </row>
+    <row r="388" spans="8:15">
+      <c r="H388" s="15"/>
+      <c r="I388" s="15"/>
+      <c r="J388" s="15"/>
+      <c r="K388" s="15"/>
+      <c r="L388" s="15"/>
+      <c r="M388" s="15"/>
+      <c r="N388" s="15"/>
+      <c r="O388" s="15"/>
+    </row>
+    <row r="389" spans="8:15">
+      <c r="H389" s="15"/>
+      <c r="I389" s="15"/>
+      <c r="J389" s="15"/>
+      <c r="K389" s="15"/>
+      <c r="L389" s="15"/>
+      <c r="M389" s="15"/>
+      <c r="N389" s="15"/>
+      <c r="O389" s="15"/>
+    </row>
+    <row r="390" spans="8:15">
+      <c r="H390" s="15"/>
+      <c r="I390" s="15"/>
+      <c r="J390" s="15"/>
+      <c r="K390" s="15"/>
+      <c r="L390" s="15"/>
+      <c r="M390" s="15"/>
+      <c r="N390" s="15"/>
+      <c r="O390" s="15"/>
+    </row>
+    <row r="391" spans="8:15">
+      <c r="H391" s="15"/>
+      <c r="I391" s="15"/>
+      <c r="J391" s="15"/>
+      <c r="K391" s="15"/>
+      <c r="L391" s="15"/>
+      <c r="M391" s="15"/>
+      <c r="N391" s="15"/>
+      <c r="O391" s="15"/>
+    </row>
+    <row r="392" spans="8:15">
+      <c r="H392" s="15"/>
+      <c r="I392" s="15"/>
+      <c r="J392" s="15"/>
+      <c r="K392" s="15"/>
+      <c r="L392" s="15"/>
+      <c r="M392" s="15"/>
+      <c r="N392" s="15"/>
+      <c r="O392" s="15"/>
+    </row>
+    <row r="393" spans="8:15">
+      <c r="H393" s="15"/>
+      <c r="I393" s="15"/>
+      <c r="J393" s="15"/>
+      <c r="K393" s="15"/>
+      <c r="L393" s="15"/>
+      <c r="M393" s="15"/>
+      <c r="N393" s="15"/>
+      <c r="O393" s="15"/>
+    </row>
+    <row r="394" spans="8:15">
+      <c r="H394" s="15"/>
+      <c r="I394" s="15"/>
+      <c r="J394" s="15"/>
+      <c r="K394" s="15"/>
+      <c r="L394" s="15"/>
+      <c r="M394" s="15"/>
+      <c r="N394" s="15"/>
+      <c r="O394" s="15"/>
+    </row>
+    <row r="395" spans="8:15">
+      <c r="H395" s="15"/>
+      <c r="I395" s="15"/>
+      <c r="J395" s="15"/>
+      <c r="K395" s="15"/>
+      <c r="L395" s="15"/>
+      <c r="M395" s="15"/>
+      <c r="N395" s="15"/>
+      <c r="O395" s="15"/>
+    </row>
+    <row r="396" spans="8:15">
+      <c r="H396" s="15"/>
+      <c r="I396" s="15"/>
+      <c r="J396" s="15"/>
+      <c r="K396" s="15"/>
+      <c r="L396" s="15"/>
+      <c r="M396" s="15"/>
+      <c r="N396" s="15"/>
+      <c r="O396" s="15"/>
+    </row>
+    <row r="397" spans="8:15">
+      <c r="H397" s="15"/>
+      <c r="I397" s="15"/>
+      <c r="J397" s="15"/>
+      <c r="K397" s="15"/>
+      <c r="L397" s="15"/>
+      <c r="M397" s="15"/>
+      <c r="N397" s="15"/>
+      <c r="O397" s="15"/>
+    </row>
+    <row r="398" spans="8:15">
+      <c r="H398" s="15"/>
+      <c r="I398" s="15"/>
+      <c r="J398" s="15"/>
+      <c r="K398" s="15"/>
+      <c r="L398" s="15"/>
+      <c r="M398" s="15"/>
+      <c r="N398" s="15"/>
+      <c r="O398" s="15"/>
+    </row>
+    <row r="399" spans="8:15">
+      <c r="H399" s="15"/>
+      <c r="I399" s="15"/>
+      <c r="J399" s="15"/>
+      <c r="K399" s="15"/>
+      <c r="L399" s="15"/>
+      <c r="M399" s="15"/>
+      <c r="N399" s="15"/>
+      <c r="O399" s="15"/>
+    </row>
+    <row r="400" spans="8:15">
+      <c r="H400" s="15"/>
+      <c r="I400" s="15"/>
+      <c r="J400" s="15"/>
+      <c r="K400" s="15"/>
+      <c r="L400" s="15"/>
+      <c r="M400" s="15"/>
+      <c r="N400" s="15"/>
+      <c r="O400" s="15"/>
+    </row>
+    <row r="401" spans="8:15">
+      <c r="H401" s="15"/>
+      <c r="I401" s="15"/>
+      <c r="J401" s="15"/>
+      <c r="K401" s="15"/>
+      <c r="L401" s="15"/>
+      <c r="M401" s="15"/>
+      <c r="N401" s="15"/>
+      <c r="O401" s="15"/>
+    </row>
+    <row r="402" spans="8:15">
+      <c r="H402" s="15"/>
+      <c r="I402" s="15"/>
+      <c r="J402" s="15"/>
+      <c r="K402" s="15"/>
+      <c r="L402" s="15"/>
+      <c r="M402" s="15"/>
+      <c r="N402" s="15"/>
+      <c r="O402" s="15"/>
+    </row>
+    <row r="403" spans="8:15">
+      <c r="H403" s="15"/>
+      <c r="I403" s="15"/>
+      <c r="J403" s="15"/>
+      <c r="K403" s="15"/>
+      <c r="L403" s="15"/>
+      <c r="M403" s="15"/>
+      <c r="N403" s="15"/>
+      <c r="O403" s="15"/>
+    </row>
+    <row r="404" spans="8:15">
+      <c r="H404" s="15"/>
+      <c r="I404" s="15"/>
+      <c r="J404" s="15"/>
+      <c r="K404" s="15"/>
+      <c r="L404" s="15"/>
+      <c r="M404" s="15"/>
+      <c r="N404" s="15"/>
+      <c r="O404" s="15"/>
+    </row>
+    <row r="405" spans="8:15">
+      <c r="H405" s="15"/>
+      <c r="I405" s="15"/>
+      <c r="J405" s="15"/>
+      <c r="K405" s="15"/>
+      <c r="L405" s="15"/>
+      <c r="M405" s="15"/>
+      <c r="N405" s="15"/>
+      <c r="O405" s="15"/>
+    </row>
+    <row r="406" spans="8:15">
+      <c r="H406" s="15"/>
+      <c r="I406" s="15"/>
+      <c r="J406" s="15"/>
+      <c r="K406" s="15"/>
+      <c r="L406" s="15"/>
+      <c r="M406" s="15"/>
+      <c r="N406" s="15"/>
+      <c r="O406" s="15"/>
+    </row>
+    <row r="407" spans="8:15">
+      <c r="H407" s="15"/>
+      <c r="I407" s="15"/>
+      <c r="J407" s="15"/>
+      <c r="K407" s="15"/>
+      <c r="L407" s="15"/>
+      <c r="M407" s="15"/>
+      <c r="N407" s="15"/>
+      <c r="O407" s="15"/>
+    </row>
+    <row r="408" spans="8:15">
+      <c r="H408" s="15"/>
+      <c r="I408" s="15"/>
+      <c r="J408" s="15"/>
+      <c r="K408" s="15"/>
+      <c r="L408" s="15"/>
+      <c r="M408" s="15"/>
+      <c r="N408" s="15"/>
+      <c r="O408" s="15"/>
+    </row>
+    <row r="409" spans="8:15">
+      <c r="H409" s="15"/>
+      <c r="I409" s="15"/>
+      <c r="J409" s="15"/>
+      <c r="K409" s="15"/>
+      <c r="L409" s="15"/>
+      <c r="M409" s="15"/>
+      <c r="N409" s="15"/>
+      <c r="O409" s="15"/>
+    </row>
+    <row r="410" spans="8:15">
+      <c r="H410" s="15"/>
+      <c r="I410" s="15"/>
+      <c r="J410" s="15"/>
+      <c r="K410" s="15"/>
+      <c r="L410" s="15"/>
+      <c r="M410" s="15"/>
+      <c r="N410" s="15"/>
+      <c r="O410" s="15"/>
+    </row>
+    <row r="411" spans="8:15">
+      <c r="H411" s="15"/>
+      <c r="I411" s="15"/>
+      <c r="J411" s="15"/>
+      <c r="K411" s="15"/>
+      <c r="L411" s="15"/>
+      <c r="M411" s="15"/>
+      <c r="N411" s="15"/>
+      <c r="O411" s="15"/>
+    </row>
+    <row r="412" spans="8:15">
+      <c r="H412" s="15"/>
+      <c r="I412" s="15"/>
+      <c r="J412" s="15"/>
+      <c r="K412" s="15"/>
+      <c r="L412" s="15"/>
+      <c r="M412" s="15"/>
+      <c r="N412" s="15"/>
+      <c r="O412" s="15"/>
+    </row>
+    <row r="413" spans="8:15">
+      <c r="H413" s="15"/>
+      <c r="I413" s="15"/>
+      <c r="J413" s="15"/>
+      <c r="K413" s="15"/>
+      <c r="L413" s="15"/>
+      <c r="M413" s="15"/>
+      <c r="N413" s="15"/>
+      <c r="O413" s="15"/>
+    </row>
+    <row r="414" spans="8:15">
+      <c r="H414" s="15"/>
+      <c r="I414" s="15"/>
+      <c r="J414" s="15"/>
+      <c r="K414" s="15"/>
+      <c r="L414" s="15"/>
+      <c r="M414" s="15"/>
+      <c r="N414" s="15"/>
+      <c r="O414" s="15"/>
+    </row>
+    <row r="415" spans="8:15">
+      <c r="H415" s="15"/>
+      <c r="I415" s="15"/>
+      <c r="J415" s="15"/>
+      <c r="K415" s="15"/>
+      <c r="L415" s="15"/>
+      <c r="M415" s="15"/>
+      <c r="N415" s="15"/>
+      <c r="O415" s="15"/>
+    </row>
+    <row r="416" spans="8:15">
+      <c r="H416" s="15"/>
+      <c r="I416" s="15"/>
+      <c r="J416" s="15"/>
+      <c r="K416" s="15"/>
+      <c r="L416" s="15"/>
+      <c r="M416" s="15"/>
+      <c r="N416" s="15"/>
+      <c r="O416" s="15"/>
+    </row>
+    <row r="417" spans="8:15">
+      <c r="H417" s="15"/>
+      <c r="I417" s="15"/>
+      <c r="J417" s="15"/>
+      <c r="K417" s="15"/>
+      <c r="L417" s="15"/>
+      <c r="M417" s="15"/>
+      <c r="N417" s="15"/>
+      <c r="O417" s="15"/>
+    </row>
+    <row r="418" spans="8:15">
+      <c r="H418" s="15"/>
+      <c r="I418" s="15"/>
+      <c r="J418" s="15"/>
+      <c r="K418" s="15"/>
+      <c r="L418" s="15"/>
+      <c r="M418" s="15"/>
+      <c r="N418" s="15"/>
+      <c r="O418" s="15"/>
+    </row>
+    <row r="419" spans="8:15">
+      <c r="H419" s="15"/>
+      <c r="I419" s="15"/>
+      <c r="J419" s="15"/>
+      <c r="K419" s="15"/>
+      <c r="L419" s="15"/>
+      <c r="M419" s="15"/>
+      <c r="N419" s="15"/>
+      <c r="O419" s="15"/>
+    </row>
+    <row r="420" spans="8:15">
+      <c r="H420" s="15"/>
+      <c r="I420" s="15"/>
+      <c r="J420" s="15"/>
+      <c r="K420" s="15"/>
+      <c r="L420" s="15"/>
+      <c r="M420" s="15"/>
+      <c r="N420" s="15"/>
+      <c r="O420" s="15"/>
+    </row>
+    <row r="421" spans="8:15">
+      <c r="H421" s="15"/>
+      <c r="I421" s="15"/>
+      <c r="J421" s="15"/>
+      <c r="K421" s="15"/>
+      <c r="L421" s="15"/>
+      <c r="M421" s="15"/>
+      <c r="N421" s="15"/>
+      <c r="O421" s="15"/>
+    </row>
+    <row r="422" spans="8:15">
+      <c r="H422" s="15"/>
+      <c r="I422" s="15"/>
+      <c r="J422" s="15"/>
+      <c r="K422" s="15"/>
+      <c r="L422" s="15"/>
+      <c r="M422" s="15"/>
+      <c r="N422" s="15"/>
+      <c r="O422" s="15"/>
+    </row>
+    <row r="423" spans="8:15">
+      <c r="H423" s="15"/>
+      <c r="I423" s="15"/>
+      <c r="J423" s="15"/>
+      <c r="K423" s="15"/>
+      <c r="L423" s="15"/>
+      <c r="M423" s="15"/>
+      <c r="N423" s="15"/>
+      <c r="O423" s="15"/>
+    </row>
+    <row r="424" spans="8:15">
+      <c r="H424" s="15"/>
+      <c r="I424" s="15"/>
+      <c r="J424" s="15"/>
+      <c r="K424" s="15"/>
+      <c r="L424" s="15"/>
+      <c r="M424" s="15"/>
+      <c r="N424" s="15"/>
+      <c r="O424" s="15"/>
+    </row>
+    <row r="425" spans="8:15">
+      <c r="H425" s="15"/>
+      <c r="I425" s="15"/>
+      <c r="J425" s="15"/>
+      <c r="K425" s="15"/>
+      <c r="L425" s="15"/>
+      <c r="M425" s="15"/>
+      <c r="N425" s="15"/>
+      <c r="O425" s="15"/>
+    </row>
+    <row r="426" spans="8:15">
+      <c r="H426" s="15"/>
+      <c r="I426" s="15"/>
+      <c r="J426" s="15"/>
+      <c r="K426" s="15"/>
+      <c r="L426" s="15"/>
+      <c r="M426" s="15"/>
+      <c r="N426" s="15"/>
+      <c r="O426" s="15"/>
+    </row>
+    <row r="427" spans="8:15">
+      <c r="H427" s="15"/>
+      <c r="I427" s="15"/>
+      <c r="J427" s="15"/>
+      <c r="K427" s="15"/>
+      <c r="L427" s="15"/>
+      <c r="M427" s="15"/>
+      <c r="N427" s="15"/>
+      <c r="O427" s="15"/>
+    </row>
+    <row r="428" spans="8:15">
+      <c r="H428" s="15"/>
+      <c r="I428" s="15"/>
+      <c r="J428" s="15"/>
+      <c r="K428" s="15"/>
+      <c r="L428" s="15"/>
+      <c r="M428" s="15"/>
+      <c r="N428" s="15"/>
+      <c r="O428" s="15"/>
+    </row>
+    <row r="429" spans="8:15">
+      <c r="H429" s="15"/>
+      <c r="I429" s="15"/>
+      <c r="J429" s="15"/>
+      <c r="K429" s="15"/>
+      <c r="L429" s="15"/>
+      <c r="M429" s="15"/>
+      <c r="N429" s="15"/>
+      <c r="O429" s="15"/>
+    </row>
+    <row r="430" spans="8:15">
+      <c r="H430" s="15"/>
+      <c r="I430" s="15"/>
+      <c r="J430" s="15"/>
+      <c r="K430" s="15"/>
+      <c r="L430" s="15"/>
+      <c r="M430" s="15"/>
+      <c r="N430" s="15"/>
+      <c r="O430" s="15"/>
+    </row>
+    <row r="431" spans="8:15">
+      <c r="H431" s="15"/>
+      <c r="I431" s="15"/>
+      <c r="J431" s="15"/>
+      <c r="K431" s="15"/>
+      <c r="L431" s="15"/>
+      <c r="M431" s="15"/>
+      <c r="N431" s="15"/>
+      <c r="O431" s="15"/>
+    </row>
+    <row r="432" spans="8:15">
+      <c r="H432" s="15"/>
+      <c r="I432" s="15"/>
+      <c r="J432" s="15"/>
+      <c r="K432" s="15"/>
+      <c r="L432" s="15"/>
+      <c r="M432" s="15"/>
+      <c r="N432" s="15"/>
+      <c r="O432" s="15"/>
+    </row>
+    <row r="433" spans="8:15">
+      <c r="H433" s="15"/>
+      <c r="I433" s="15"/>
+      <c r="J433" s="15"/>
+      <c r="K433" s="15"/>
+      <c r="L433" s="15"/>
+      <c r="M433" s="15"/>
+      <c r="N433" s="15"/>
+      <c r="O433" s="15"/>
+    </row>
+    <row r="434" spans="8:15">
+      <c r="H434" s="15"/>
+      <c r="I434" s="15"/>
+      <c r="J434" s="15"/>
+      <c r="K434" s="15"/>
+      <c r="L434" s="15"/>
+      <c r="M434" s="15"/>
+      <c r="N434" s="15"/>
+      <c r="O434" s="15"/>
+    </row>
+    <row r="435" spans="8:15">
+      <c r="H435" s="15"/>
+      <c r="I435" s="15"/>
+      <c r="J435" s="15"/>
+      <c r="K435" s="15"/>
+      <c r="L435" s="15"/>
+      <c r="M435" s="15"/>
+      <c r="N435" s="15"/>
+      <c r="O435" s="15"/>
+    </row>
+    <row r="436" spans="8:15">
+      <c r="H436" s="15"/>
+      <c r="I436" s="15"/>
+      <c r="J436" s="15"/>
+      <c r="K436" s="15"/>
+      <c r="L436" s="15"/>
+      <c r="M436" s="15"/>
+      <c r="N436" s="15"/>
+      <c r="O436" s="15"/>
+    </row>
+    <row r="437" spans="8:15">
+      <c r="H437" s="15"/>
+      <c r="I437" s="15"/>
+      <c r="J437" s="15"/>
+      <c r="K437" s="15"/>
+      <c r="L437" s="15"/>
+      <c r="M437" s="15"/>
+      <c r="N437" s="15"/>
+      <c r="O437" s="15"/>
+    </row>
+    <row r="438" spans="8:15">
+      <c r="H438" s="15"/>
+      <c r="I438" s="15"/>
+      <c r="J438" s="15"/>
+      <c r="K438" s="15"/>
+      <c r="L438" s="15"/>
+      <c r="M438" s="15"/>
+      <c r="N438" s="15"/>
+      <c r="O438" s="15"/>
+    </row>
+    <row r="439" spans="8:15">
+      <c r="H439" s="15"/>
+      <c r="I439" s="15"/>
+      <c r="J439" s="15"/>
+      <c r="K439" s="15"/>
+      <c r="L439" s="15"/>
+      <c r="M439" s="15"/>
+      <c r="N439" s="15"/>
+      <c r="O439" s="15"/>
+    </row>
+    <row r="440" spans="8:15">
+      <c r="H440" s="15"/>
+      <c r="I440" s="15"/>
+      <c r="J440" s="15"/>
+      <c r="K440" s="15"/>
+      <c r="L440" s="15"/>
+      <c r="M440" s="15"/>
+      <c r="N440" s="15"/>
+      <c r="O440" s="15"/>
+    </row>
+    <row r="441" spans="8:15">
+      <c r="H441" s="15"/>
+      <c r="I441" s="15"/>
+      <c r="J441" s="15"/>
+      <c r="K441" s="15"/>
+      <c r="L441" s="15"/>
+      <c r="M441" s="15"/>
+      <c r="N441" s="15"/>
+      <c r="O441" s="15"/>
+    </row>
+    <row r="442" spans="8:15">
+      <c r="H442" s="15"/>
+      <c r="I442" s="15"/>
+      <c r="J442" s="15"/>
+      <c r="K442" s="15"/>
+      <c r="L442" s="15"/>
+      <c r="M442" s="15"/>
+      <c r="N442" s="15"/>
+      <c r="O442" s="15"/>
+    </row>
+    <row r="443" spans="8:15">
+      <c r="H443" s="15"/>
+      <c r="I443" s="15"/>
+      <c r="J443" s="15"/>
+      <c r="K443" s="15"/>
+      <c r="L443" s="15"/>
+      <c r="M443" s="15"/>
+      <c r="N443" s="15"/>
+      <c r="O443" s="15"/>
+    </row>
+    <row r="444" spans="8:15">
+      <c r="H444" s="15"/>
+      <c r="I444" s="15"/>
+      <c r="J444" s="15"/>
+      <c r="K444" s="15"/>
+      <c r="L444" s="15"/>
+      <c r="M444" s="15"/>
+      <c r="N444" s="15"/>
+      <c r="O444" s="15"/>
+    </row>
+    <row r="445" spans="8:15">
+      <c r="H445" s="15"/>
+      <c r="I445" s="15"/>
+      <c r="J445" s="15"/>
+      <c r="K445" s="15"/>
+      <c r="L445" s="15"/>
+      <c r="M445" s="15"/>
+      <c r="N445" s="15"/>
+      <c r="O445" s="15"/>
+    </row>
+    <row r="446" spans="8:15">
+      <c r="H446" s="15"/>
+      <c r="I446" s="15"/>
+      <c r="J446" s="15"/>
+      <c r="K446" s="15"/>
+      <c r="L446" s="15"/>
+      <c r="M446" s="15"/>
+      <c r="N446" s="15"/>
+      <c r="O446" s="15"/>
+    </row>
+    <row r="447" spans="8:15">
+      <c r="H447" s="15"/>
+      <c r="I447" s="15"/>
+      <c r="J447" s="15"/>
+      <c r="K447" s="15"/>
+      <c r="L447" s="15"/>
+      <c r="M447" s="15"/>
+      <c r="N447" s="15"/>
+      <c r="O447" s="15"/>
+    </row>
+    <row r="448" spans="8:15">
+      <c r="H448" s="15"/>
+      <c r="I448" s="15"/>
+      <c r="J448" s="15"/>
+      <c r="K448" s="15"/>
+      <c r="L448" s="15"/>
+      <c r="M448" s="15"/>
+      <c r="N448" s="15"/>
+      <c r="O448" s="15"/>
+    </row>
+    <row r="449" spans="8:15">
+      <c r="H449" s="15"/>
+      <c r="I449" s="15"/>
+      <c r="J449" s="15"/>
+      <c r="K449" s="15"/>
+      <c r="L449" s="15"/>
+      <c r="M449" s="15"/>
+      <c r="N449" s="15"/>
+      <c r="O449" s="15"/>
+    </row>
+    <row r="450" spans="8:15">
+      <c r="H450" s="15"/>
+      <c r="I450" s="15"/>
+      <c r="J450" s="15"/>
+      <c r="K450" s="15"/>
+      <c r="L450" s="15"/>
+      <c r="M450" s="15"/>
+      <c r="N450" s="15"/>
+      <c r="O450" s="15"/>
+    </row>
+    <row r="451" spans="8:15">
+      <c r="H451" s="15"/>
+      <c r="I451" s="15"/>
+      <c r="J451" s="15"/>
+      <c r="K451" s="15"/>
+      <c r="L451" s="15"/>
+      <c r="M451" s="15"/>
+      <c r="N451" s="15"/>
+      <c r="O451" s="15"/>
+    </row>
+    <row r="452" spans="8:15">
+      <c r="H452" s="15"/>
+      <c r="I452" s="15"/>
+      <c r="J452" s="15"/>
+      <c r="K452" s="15"/>
+      <c r="L452" s="15"/>
+      <c r="M452" s="15"/>
+      <c r="N452" s="15"/>
+      <c r="O452" s="15"/>
+    </row>
+    <row r="453" spans="8:15">
+      <c r="H453" s="15"/>
+      <c r="I453" s="15"/>
+      <c r="J453" s="15"/>
+      <c r="K453" s="15"/>
+      <c r="L453" s="15"/>
+      <c r="M453" s="15"/>
+      <c r="N453" s="15"/>
+      <c r="O453" s="15"/>
+    </row>
+    <row r="454" spans="8:15">
+      <c r="H454" s="15"/>
+      <c r="I454" s="15"/>
+      <c r="J454" s="15"/>
+      <c r="K454" s="15"/>
+      <c r="L454" s="15"/>
+      <c r="M454" s="15"/>
+      <c r="N454" s="15"/>
+      <c r="O454" s="15"/>
+    </row>
+    <row r="455" spans="8:15">
+      <c r="H455" s="15"/>
+      <c r="I455" s="15"/>
+      <c r="J455" s="15"/>
+      <c r="K455" s="15"/>
+      <c r="L455" s="15"/>
+      <c r="M455" s="15"/>
+      <c r="N455" s="15"/>
+      <c r="O455" s="15"/>
+    </row>
+    <row r="456" spans="8:15">
+      <c r="H456" s="15"/>
+      <c r="I456" s="15"/>
+      <c r="J456" s="15"/>
+      <c r="K456" s="15"/>
+      <c r="L456" s="15"/>
+      <c r="M456" s="15"/>
+      <c r="N456" s="15"/>
+      <c r="O456" s="15"/>
+    </row>
+    <row r="457" spans="8:15">
+      <c r="H457" s="15"/>
+      <c r="I457" s="15"/>
+      <c r="J457" s="15"/>
+      <c r="K457" s="15"/>
+      <c r="L457" s="15"/>
+      <c r="M457" s="15"/>
+      <c r="N457" s="15"/>
+      <c r="O457" s="15"/>
+    </row>
+    <row r="458" spans="8:15">
+      <c r="H458" s="15"/>
+      <c r="I458" s="15"/>
+      <c r="J458" s="15"/>
+      <c r="K458" s="15"/>
+      <c r="L458" s="15"/>
+      <c r="M458" s="15"/>
+      <c r="N458" s="15"/>
+      <c r="O458" s="15"/>
+    </row>
+    <row r="459" spans="8:15">
+      <c r="H459" s="15"/>
+      <c r="I459" s="15"/>
+      <c r="J459" s="15"/>
+      <c r="K459" s="15"/>
+      <c r="L459" s="15"/>
+      <c r="M459" s="15"/>
+      <c r="N459" s="15"/>
+      <c r="O459" s="15"/>
+    </row>
+    <row r="460" spans="8:15">
+      <c r="H460" s="15"/>
+      <c r="I460" s="15"/>
+      <c r="J460" s="15"/>
+      <c r="K460" s="15"/>
+      <c r="L460" s="15"/>
+      <c r="M460" s="15"/>
+      <c r="N460" s="15"/>
+      <c r="O460" s="15"/>
+    </row>
+    <row r="461" spans="8:15">
+      <c r="H461" s="15"/>
+      <c r="I461" s="15"/>
+      <c r="J461" s="15"/>
+      <c r="K461" s="15"/>
+      <c r="L461" s="15"/>
+      <c r="M461" s="15"/>
+      <c r="N461" s="15"/>
+      <c r="O461" s="15"/>
+    </row>
+    <row r="462" spans="8:15">
+      <c r="H462" s="15"/>
+      <c r="I462" s="15"/>
+      <c r="J462" s="15"/>
+      <c r="K462" s="15"/>
+      <c r="L462" s="15"/>
+      <c r="M462" s="15"/>
+      <c r="N462" s="15"/>
+      <c r="O462" s="15"/>
+    </row>
+    <row r="463" spans="8:15">
+      <c r="H463" s="15"/>
+      <c r="I463" s="15"/>
+      <c r="J463" s="15"/>
+      <c r="K463" s="15"/>
+      <c r="L463" s="15"/>
+      <c r="M463" s="15"/>
+      <c r="N463" s="15"/>
+      <c r="O463" s="15"/>
+    </row>
+    <row r="464" spans="8:15">
+      <c r="H464" s="15"/>
+      <c r="I464" s="15"/>
+      <c r="J464" s="15"/>
+      <c r="K464" s="15"/>
+      <c r="L464" s="15"/>
+      <c r="M464" s="15"/>
+      <c r="N464" s="15"/>
+      <c r="O464" s="15"/>
+    </row>
+    <row r="465" spans="8:15">
+      <c r="H465" s="15"/>
+      <c r="I465" s="15"/>
+      <c r="J465" s="15"/>
+      <c r="K465" s="15"/>
+      <c r="L465" s="15"/>
+      <c r="M465" s="15"/>
+      <c r="N465" s="15"/>
+      <c r="O465" s="15"/>
+    </row>
+    <row r="466" spans="8:15">
+      <c r="H466" s="15"/>
+      <c r="I466" s="15"/>
+      <c r="J466" s="15"/>
+      <c r="K466" s="15"/>
+      <c r="L466" s="15"/>
+      <c r="M466" s="15"/>
+      <c r="N466" s="15"/>
+      <c r="O466" s="15"/>
+    </row>
+    <row r="467" spans="8:15">
+      <c r="H467" s="15"/>
+      <c r="I467" s="15"/>
+      <c r="J467" s="15"/>
+      <c r="K467" s="15"/>
+      <c r="L467" s="15"/>
+      <c r="M467" s="15"/>
+      <c r="N467" s="15"/>
+      <c r="O467" s="15"/>
+    </row>
+    <row r="468" spans="8:15">
+      <c r="H468" s="15"/>
+      <c r="I468" s="15"/>
+      <c r="J468" s="15"/>
+      <c r="K468" s="15"/>
+      <c r="L468" s="15"/>
+      <c r="M468" s="15"/>
+      <c r="N468" s="15"/>
+      <c r="O468" s="15"/>
+    </row>
+    <row r="469" spans="8:15">
+      <c r="H469" s="15"/>
+      <c r="I469" s="15"/>
+      <c r="J469" s="15"/>
+      <c r="K469" s="15"/>
+      <c r="L469" s="15"/>
+      <c r="M469" s="15"/>
+      <c r="N469" s="15"/>
+      <c r="O469" s="15"/>
+    </row>
+    <row r="470" spans="8:15">
+      <c r="H470" s="15"/>
+      <c r="I470" s="15"/>
+      <c r="J470" s="15"/>
+      <c r="K470" s="15"/>
+      <c r="L470" s="15"/>
+      <c r="M470" s="15"/>
+      <c r="N470" s="15"/>
+      <c r="O470" s="15"/>
+    </row>
+    <row r="471" spans="8:15">
+      <c r="H471" s="15"/>
+      <c r="I471" s="15"/>
+      <c r="J471" s="15"/>
+      <c r="K471" s="15"/>
+      <c r="L471" s="15"/>
+      <c r="M471" s="15"/>
+      <c r="N471" s="15"/>
+      <c r="O471" s="15"/>
+    </row>
+    <row r="472" spans="8:15">
+      <c r="H472" s="15"/>
+      <c r="I472" s="15"/>
+      <c r="J472" s="15"/>
+      <c r="K472" s="15"/>
+      <c r="L472" s="15"/>
+      <c r="M472" s="15"/>
+      <c r="N472" s="15"/>
+      <c r="O472" s="15"/>
+    </row>
+    <row r="473" spans="8:15">
+      <c r="H473" s="15"/>
+      <c r="I473" s="15"/>
+      <c r="J473" s="15"/>
+      <c r="K473" s="15"/>
+      <c r="L473" s="15"/>
+      <c r="M473" s="15"/>
+      <c r="N473" s="15"/>
+      <c r="O473" s="15"/>
+    </row>
+    <row r="474" spans="8:15">
+      <c r="H474" s="15"/>
+      <c r="I474" s="15"/>
+      <c r="J474" s="15"/>
+      <c r="K474" s="15"/>
+      <c r="L474" s="15"/>
+      <c r="M474" s="15"/>
+      <c r="N474" s="15"/>
+      <c r="O474" s="15"/>
+    </row>
+    <row r="475" spans="8:15">
+      <c r="H475" s="15"/>
+      <c r="I475" s="15"/>
+      <c r="J475" s="15"/>
+      <c r="K475" s="15"/>
+      <c r="L475" s="15"/>
+      <c r="M475" s="15"/>
+      <c r="N475" s="15"/>
+      <c r="O475" s="15"/>
+    </row>
+    <row r="476" spans="8:15">
+      <c r="H476" s="15"/>
+      <c r="I476" s="15"/>
+      <c r="J476" s="15"/>
+      <c r="K476" s="15"/>
+      <c r="L476" s="15"/>
+      <c r="M476" s="15"/>
+      <c r="N476" s="15"/>
+      <c r="O476" s="15"/>
+    </row>
+    <row r="477" spans="8:15">
+      <c r="H477" s="15"/>
+      <c r="I477" s="15"/>
+      <c r="J477" s="15"/>
+      <c r="K477" s="15"/>
+      <c r="L477" s="15"/>
+      <c r="M477" s="15"/>
+      <c r="N477" s="15"/>
+      <c r="O477" s="15"/>
+    </row>
+    <row r="478" spans="8:15">
+      <c r="H478" s="15"/>
+      <c r="I478" s="15"/>
+      <c r="J478" s="15"/>
+      <c r="K478" s="15"/>
+      <c r="L478" s="15"/>
+      <c r="M478" s="15"/>
+      <c r="N478" s="15"/>
+      <c r="O478" s="15"/>
+    </row>
+    <row r="479" spans="8:15">
+      <c r="H479" s="15"/>
+      <c r="I479" s="15"/>
+      <c r="J479" s="15"/>
+      <c r="K479" s="15"/>
+      <c r="L479" s="15"/>
+      <c r="M479" s="15"/>
+      <c r="N479" s="15"/>
+      <c r="O479" s="15"/>
+    </row>
+    <row r="480" spans="8:15">
+      <c r="H480" s="15"/>
+      <c r="I480" s="15"/>
+      <c r="J480" s="15"/>
+      <c r="K480" s="15"/>
+      <c r="L480" s="15"/>
+      <c r="M480" s="15"/>
+      <c r="N480" s="15"/>
+      <c r="O480" s="15"/>
+    </row>
+    <row r="481" spans="8:15">
+      <c r="H481" s="15"/>
+      <c r="I481" s="15"/>
+      <c r="J481" s="15"/>
+      <c r="K481" s="15"/>
+      <c r="L481" s="15"/>
+      <c r="M481" s="15"/>
+      <c r="N481" s="15"/>
+      <c r="O481" s="15"/>
+    </row>
+    <row r="482" spans="8:15">
+      <c r="H482" s="15"/>
+      <c r="I482" s="15"/>
+      <c r="J482" s="15"/>
+      <c r="K482" s="15"/>
+      <c r="L482" s="15"/>
+      <c r="M482" s="15"/>
+      <c r="N482" s="15"/>
+      <c r="O482" s="15"/>
+    </row>
+    <row r="483" spans="8:15">
+      <c r="H483" s="15"/>
+      <c r="I483" s="15"/>
+      <c r="J483" s="15"/>
+      <c r="K483" s="15"/>
+      <c r="L483" s="15"/>
+      <c r="M483" s="15"/>
+      <c r="N483" s="15"/>
+      <c r="O483" s="15"/>
+    </row>
+    <row r="484" spans="8:15">
+      <c r="H484" s="15"/>
+      <c r="I484" s="15"/>
+      <c r="J484" s="15"/>
+      <c r="K484" s="15"/>
+      <c r="L484" s="15"/>
+      <c r="M484" s="15"/>
+      <c r="N484" s="15"/>
+      <c r="O484" s="15"/>
+    </row>
+    <row r="485" spans="8:15">
+      <c r="H485" s="15"/>
+      <c r="I485" s="15"/>
+      <c r="J485" s="15"/>
+      <c r="K485" s="15"/>
+      <c r="L485" s="15"/>
+      <c r="M485" s="15"/>
+      <c r="N485" s="15"/>
+      <c r="O485" s="15"/>
+    </row>
+    <row r="486" spans="8:15">
+      <c r="H486" s="15"/>
+      <c r="I486" s="15"/>
+      <c r="J486" s="15"/>
+      <c r="K486" s="15"/>
+      <c r="L486" s="15"/>
+      <c r="M486" s="15"/>
+      <c r="N486" s="15"/>
+      <c r="O486" s="15"/>
+    </row>
+    <row r="487" spans="8:15">
+      <c r="H487" s="15"/>
+      <c r="I487" s="15"/>
+      <c r="J487" s="15"/>
+      <c r="K487" s="15"/>
+      <c r="L487" s="15"/>
+      <c r="M487" s="15"/>
+      <c r="N487" s="15"/>
+      <c r="O487" s="15"/>
+    </row>
+    <row r="488" spans="8:15">
+      <c r="H488" s="15"/>
+      <c r="I488" s="15"/>
+      <c r="J488" s="15"/>
+      <c r="K488" s="15"/>
+      <c r="L488" s="15"/>
+      <c r="M488" s="15"/>
+      <c r="N488" s="15"/>
+      <c r="O488" s="15"/>
+    </row>
+    <row r="489" spans="8:15">
+      <c r="H489" s="15"/>
+      <c r="I489" s="15"/>
+      <c r="J489" s="15"/>
+      <c r="K489" s="15"/>
+      <c r="L489" s="15"/>
+      <c r="M489" s="15"/>
+      <c r="N489" s="15"/>
+      <c r="O489" s="15"/>
+    </row>
+    <row r="490" spans="8:15">
+      <c r="H490" s="15"/>
+      <c r="I490" s="15"/>
+      <c r="J490" s="15"/>
+      <c r="K490" s="15"/>
+      <c r="L490" s="15"/>
+      <c r="M490" s="15"/>
+      <c r="N490" s="15"/>
+      <c r="O490" s="15"/>
+    </row>
+    <row r="491" spans="8:15">
+      <c r="H491" s="15"/>
+      <c r="I491" s="15"/>
+      <c r="J491" s="15"/>
+      <c r="K491" s="15"/>
+      <c r="L491" s="15"/>
+      <c r="M491" s="15"/>
+      <c r="N491" s="15"/>
+      <c r="O491" s="15"/>
+    </row>
+    <row r="492" spans="8:15">
+      <c r="H492" s="15"/>
+      <c r="I492" s="15"/>
+      <c r="J492" s="15"/>
+      <c r="K492" s="15"/>
+      <c r="L492" s="15"/>
+      <c r="M492" s="15"/>
+      <c r="N492" s="15"/>
+      <c r="O492" s="15"/>
+    </row>
+    <row r="493" spans="8:15">
+      <c r="H493" s="15"/>
+      <c r="I493" s="15"/>
+      <c r="J493" s="15"/>
+      <c r="K493" s="15"/>
+      <c r="L493" s="15"/>
+      <c r="M493" s="15"/>
+      <c r="N493" s="15"/>
+      <c r="O493" s="15"/>
+    </row>
+    <row r="494" spans="8:15">
+      <c r="H494" s="15"/>
+      <c r="I494" s="15"/>
+      <c r="J494" s="15"/>
+      <c r="K494" s="15"/>
+      <c r="L494" s="15"/>
+      <c r="M494" s="15"/>
+      <c r="N494" s="15"/>
+      <c r="O494" s="15"/>
+    </row>
+    <row r="495" spans="8:15">
+      <c r="H495" s="15"/>
+      <c r="I495" s="15"/>
+      <c r="J495" s="15"/>
+      <c r="K495" s="15"/>
+      <c r="L495" s="15"/>
+      <c r="M495" s="15"/>
+      <c r="N495" s="15"/>
+      <c r="O495" s="15"/>
+    </row>
+    <row r="496" spans="8:15">
+      <c r="H496" s="15"/>
+      <c r="I496" s="15"/>
+      <c r="J496" s="15"/>
+      <c r="K496" s="15"/>
+      <c r="L496" s="15"/>
+      <c r="M496" s="15"/>
+      <c r="N496" s="15"/>
+      <c r="O496" s="15"/>
+    </row>
+    <row r="497" spans="8:15">
+      <c r="H497" s="15"/>
+      <c r="I497" s="15"/>
+      <c r="J497" s="15"/>
+      <c r="K497" s="15"/>
+      <c r="L497" s="15"/>
+      <c r="M497" s="15"/>
+      <c r="N497" s="15"/>
+      <c r="O497" s="15"/>
+    </row>
+    <row r="498" spans="8:15">
+      <c r="H498" s="15"/>
+      <c r="I498" s="15"/>
+      <c r="J498" s="15"/>
+      <c r="K498" s="15"/>
+      <c r="L498" s="15"/>
+      <c r="M498" s="15"/>
+      <c r="N498" s="15"/>
+      <c r="O498" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FtTD6nhb9kk4qSznX89u5nqRSsoQ64UyyXDIx8jSBa0UXz5JjOqSKeLftPzb3vqWSkvWvOJY7ltzZO3XIC9sKw==" saltValue="W+zo724UfKB1p6HprNlynA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZGx3tFFZ3Eu//T8Ltpedp93gACXJUPfgCvnVnI6vlZsdQ4Uz5D94cG1BG0h26eHJxiM2SCmDR9f3wbgusKvKbA==" saltValue="vz74p5juXCOmYuvFF5SvDA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;7&amp;K000000C2 General</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId3"/>
   </customProperties>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<Application xmlns="http://www.sap.com/cof/excel/application">
-[...2 lines deleted...]
-</Application>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8c319cdb-e501-4440-b23f-98109962c8b8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6504cafb-c983-4e47-bcaf-a5581da3406e" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008988060585F11D45993566998012E531" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="986f1ce780b840167aa72b053a515c1e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8c319cdb-e501-4440-b23f-98109962c8b8" xmlns:ns3="7b229776-94af-4cca-8398-66aac6df9572" xmlns:ns4="6504cafb-c983-4e47-bcaf-a5581da3406e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f51c712df07bd8876768a0267a69290" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8c319cdb-e501-4440-b23f-98109962c8b8"/>
     <xsd:import namespace="7b229776-94af-4cca-8398-66aac6df9572"/>
     <xsd:import namespace="6504cafb-c983-4e47-bcaf-a5581da3406e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -13992,109 +14247,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<Application xmlns="http://www.sap.com/cof/excel/application">
+  <Version>2</Version>
+  <Revision>2.7.401.87606</Revision>
+</Application>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A618596-7666-409B-AD51-8970C10509E0}">
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5721C4C-8609-4D6E-9B17-9712CB899EC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="6504cafb-c983-4e47-bcaf-a5581da3406e"/>
     <ds:schemaRef ds:uri="7b229776-94af-4cca-8398-66aac6df9572"/>
     <ds:schemaRef ds:uri="8c319cdb-e501-4440-b23f-98109962c8b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D03C3851-048D-488C-B435-7007CB188D34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42658C02-B0E5-444D-A7DD-8F7AC6B142B7}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A618596-7666-409B-AD51-8970C10509E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.sap.com/cof/excel/application"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0359f705-2ba0-454b-9cfc-6ce5bcaac040}" enabled="1" method="Standard" siteId="{68283f3b-8487-4c86-adb3-a5228f18b893}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Module-Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>