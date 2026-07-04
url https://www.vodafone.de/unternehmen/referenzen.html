--- v1 (2026-06-14)
+++ v2 (2026-07-04)
@@ -8,87 +8,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="DieseArbeitsmappe" hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vodafone.sharepoint.com/sites/TFII/Shared Documents/Certification/09_Module-List/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="91" documentId="8_{BF424DD4-5EF2-4EC2-9DF1-7C71CB62A734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E52730A-DC36-4CAA-9397-489AF8F5B6FE}"/>
+  <xr:revisionPtr revIDLastSave="96" documentId="8_{BF424DD4-5EF2-4EC2-9DF1-7C71CB62A734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A92B6F80-A820-44C7-8D56-66236DE459B8}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{0D58CC99-205A-4799-A742-3A2F78DE930F}"/>
+    <workbookView xWindow="-120" yWindow="-18120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{0D58CC99-205A-4799-A742-3A2F78DE930F}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="8" r:id="rId1"/>
     <sheet name="Module-Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1814" uniqueCount="532">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1815" uniqueCount="533">
   <si>
     <t>Module - Homepage - Referenzen</t>
   </si>
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Device/Terminal</t>
   </si>
   <si>
     <t>Module</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Certification Date</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>2G</t>
   </si>
   <si>
@@ -1641,57 +1641,60 @@
     <t>HW: IKM1GL (T2), SW:VDF_IKM1GL_OY_01.00_14</t>
   </si>
   <si>
     <t>RN934V</t>
   </si>
   <si>
     <t>HW: 1, SW: AFPQ52XA_01.15.03.00</t>
   </si>
   <si>
     <t>HW: IK41VE, SW: IK41_00_03.00_08</t>
   </si>
   <si>
     <t>Spreadtrum Communications Co. Ltd. (UNISOC)</t>
   </si>
   <si>
     <t>UIS8520</t>
   </si>
   <si>
     <t>chipset V620</t>
   </si>
   <si>
     <t>HW: UIS8520_modem, SW: 5G_MODEM_V2_25A_W25.24.5</t>
   </si>
   <si>
     <t>HW: IK512VE, SW: IK512_UO_01.00_37</t>
+  </si>
+  <si>
+    <t>no updates</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFE60000"/>
       <name val="Inherit"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -1824,51 +1827,51 @@
       <sz val="12"/>
       <name val="Vodafone Rg"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFE60000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFE60000"/>
       </bottom>
@@ -2087,58 +2090,97 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFD8D8D8"/>
       </left>
       <right style="medium">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="medium">
         <color rgb="FFE60000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -2227,50 +2269,59 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{DE2D2BD2-31A0-44F8-88EC-C0D125F116CB}"/>
     <cellStyle name="Normal_RfI Sign-off and Cover update neu" xfId="3" xr:uid="{E741C62F-1B1A-436F-91E1-0B9CFAA8F5AE}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="21">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
@@ -2998,11065 +3049,11064 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iotcertification@vodafone.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{442861F8-21E4-4F5F-9C03-19945F91A590}">
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.81640625" defaultRowHeight="12.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.81640625" style="19"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.81640625" style="19"/>
+    <col min="1" max="2" width="8.85546875" style="19"/>
+    <col min="3" max="3" width="31.42578125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="27.42578125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="31.7109375" style="19" customWidth="1"/>
+    <col min="6" max="16384" width="8.85546875" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="22.5">
+    <row r="1" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="20"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
     </row>
-    <row r="3" spans="1:7" ht="17.5">
+    <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="20"/>
       <c r="B3" s="49" t="s">
         <v>502</v>
       </c>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="20"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21" t="s">
         <v>503</v>
       </c>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
     </row>
-    <row r="5" spans="1:7" ht="22.5">
+    <row r="5" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="18"/>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
-    <row r="6" spans="1:7" ht="23.25" customHeight="1">
+    <row r="6" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="22"/>
       <c r="B6" s="22"/>
       <c r="C6" s="50" t="s">
         <v>508</v>
       </c>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="23"/>
     </row>
-    <row r="7" spans="1:7" ht="19.5" thickBot="1">
+    <row r="7" spans="1:7" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24"/>
       <c r="B7" s="24"/>
       <c r="C7" s="25" t="s">
         <v>498</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>498</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>498</v>
       </c>
       <c r="F7" s="25"/>
     </row>
-    <row r="8" spans="1:7" ht="15">
+    <row r="8" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26"/>
       <c r="B8" s="26"/>
       <c r="C8" s="27" t="s">
         <v>499</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>500</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>501</v>
       </c>
       <c r="F8" s="30"/>
     </row>
-    <row r="9" spans="1:7" ht="15">
+    <row r="9" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26"/>
       <c r="B9" s="26"/>
       <c r="C9" s="31" t="s">
         <v>504</v>
       </c>
       <c r="D9" s="32">
         <v>46057</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>505</v>
       </c>
       <c r="F9" s="34"/>
     </row>
-    <row r="10" spans="1:7" ht="15">
+    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26"/>
       <c r="B10" s="26"/>
       <c r="C10" s="31"/>
       <c r="D10" s="32">
         <v>46171</v>
       </c>
       <c r="E10" s="33" t="s">
         <v>513</v>
       </c>
       <c r="F10" s="34"/>
     </row>
-    <row r="11" spans="1:7" ht="15.5" thickBot="1">
+    <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26"/>
       <c r="B11" s="26"/>
-      <c r="C11" s="35"/>
-[...1 lines deleted...]
-      <c r="E11" s="37"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="53">
+        <v>46197</v>
+      </c>
+      <c r="E11" s="54" t="s">
+        <v>532</v>
+      </c>
       <c r="F11" s="34"/>
     </row>
-    <row r="12" spans="1:7" ht="15">
-[...9 lines deleted...]
-      <c r="C16" s="51" t="s">
+    <row r="12" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="26"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="34"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="41"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="40"/>
+    </row>
+    <row r="17" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C17" s="51" t="s">
         <v>506</v>
       </c>
-      <c r="D16" s="51"/>
-[...3 lines deleted...]
-      <c r="D17" s="12" t="s">
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+    </row>
+    <row r="18" spans="3:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="D18" s="12" t="s">
         <v>507</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fk+JgsoUicmwMhdDVfK631ERmX7twOD8a0Q977Wia6ozSD2KjZwFWXySxUbSeWraTZEbc0KcBj45yAeDqYOUaA==" saltValue="tpkNZLSqoODwkb6hUIMneg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pqeY+mQqkOLssEzj8UDWBJsMw9uKdMBdvZXtHqrP1QAkciAzhkooX6z8F5moMAn2izaUvJjVFfbtMvxSLsff/g==" saltValue="UdxTUCoxKngccoa9MHxK2w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="C6:E6"/>
-    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C17:E17"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D17" r:id="rId1" xr:uid="{42497805-32C7-467B-BB87-1DECA9E4C12A}"/>
+    <hyperlink ref="D18" r:id="rId1" xr:uid="{42497805-32C7-467B-BB87-1DECA9E4C12A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;7&amp;K000000C2 General</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F5A7E2C-1B15-4905-9ED2-7B2EBB94C96F}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="B1:O498"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2"/>
+      <selection pane="bottomLeft" activeCell="B13" sqref="B13:C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="28.7265625" defaultRowHeight="10.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="28.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.453125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="43.1796875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="43.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="29" style="45" customWidth="1"/>
-    <col min="4" max="4" width="27.453125" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16384" width="28.7265625" style="3"/>
+    <col min="4" max="4" width="27.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="45.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="23.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="7.28515625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="6.5703125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="6.85546875" style="14" customWidth="1"/>
+    <col min="11" max="11" width="7.140625" style="14" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="14" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="14" customWidth="1"/>
+    <col min="14" max="14" width="8.140625" style="14" customWidth="1"/>
+    <col min="15" max="15" width="11.42578125" style="14" customWidth="1"/>
+    <col min="16" max="16384" width="28.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="15.5">
+    <row r="1" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:15" ht="14.5">
+    <row r="2" spans="2:15" ht="15" x14ac:dyDescent="0.25">
       <c r="G2" s="14"/>
       <c r="L2" s="17"/>
     </row>
-    <row r="3" spans="2:15" ht="13">
+    <row r="3" spans="2:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C3" s="44"/>
     </row>
-    <row r="4" spans="2:15" ht="21.5" thickBot="1">
+    <row r="4" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O4" s="10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="2:15" ht="11" thickBot="1">
+    <row r="5" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C5" s="46" t="s">
         <v>69</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>70</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>71</v>
       </c>
       <c r="F5" s="5">
         <v>41852</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>72</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
     </row>
-    <row r="6" spans="2:15" ht="11" thickBot="1">
+    <row r="6" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C6" s="46" t="s">
         <v>73</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>75</v>
       </c>
       <c r="F6" s="5">
         <v>41852</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
     </row>
-    <row r="7" spans="2:15" ht="11" thickBot="1">
+    <row r="7" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>76</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>78</v>
       </c>
       <c r="F7" s="5">
         <v>41699</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
     </row>
-    <row r="8" spans="2:15" ht="11" thickBot="1">
+    <row r="8" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="7"/>
       <c r="C8" s="46"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
     </row>
-    <row r="9" spans="2:15" ht="11" thickBot="1">
+    <row r="9" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C9" s="46" t="s">
         <v>246</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>247</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>248</v>
       </c>
       <c r="F9" s="5">
         <v>43678</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
     </row>
-    <row r="10" spans="2:15" ht="11" thickBot="1">
+    <row r="10" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>249</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>250</v>
       </c>
       <c r="F10" s="5">
         <v>42887</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
     </row>
-    <row r="11" spans="2:15" ht="11" thickBot="1">
+    <row r="11" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C11" s="46" t="s">
         <v>251</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>252</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>253</v>
       </c>
       <c r="F11" s="5">
         <v>42887</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
     </row>
-    <row r="12" spans="2:15" ht="11" thickBot="1">
+    <row r="12" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C12" s="46" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>252</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>255</v>
       </c>
       <c r="F12" s="5">
         <v>42887</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
     </row>
-    <row r="13" spans="2:15" ht="11" thickBot="1">
+    <row r="13" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="7"/>
       <c r="C13" s="46"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="5"/>
       <c r="G13" s="4"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
     </row>
-    <row r="14" spans="2:15" ht="11" thickBot="1">
+    <row r="14" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>514</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>515</v>
       </c>
       <c r="F14" s="8">
         <v>46143</v>
       </c>
       <c r="G14" s="6"/>
       <c r="I14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="2:15" ht="11" thickBot="1">
+    <row r="15" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="8">
         <v>45566</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O15" s="15"/>
     </row>
-    <row r="16" spans="2:15" ht="11" thickBot="1">
+    <row r="16" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="8">
         <v>45444</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O16" s="15"/>
     </row>
-    <row r="17" spans="2:15" ht="11" thickBot="1">
+    <row r="17" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="7"/>
       <c r="C17" s="47"/>
       <c r="D17" s="4"/>
       <c r="E17" s="6"/>
       <c r="F17" s="8"/>
       <c r="G17" s="6"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
     </row>
-    <row r="18" spans="2:15" ht="11" thickBot="1">
+    <row r="18" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="46" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>81</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="5">
         <v>42430</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
     </row>
-    <row r="19" spans="2:15" ht="11" thickBot="1">
+    <row r="19" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="46" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>85</v>
       </c>
       <c r="F19" s="5">
         <v>42430</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
     </row>
-    <row r="20" spans="2:15" ht="11" thickBot="1">
+    <row r="20" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="46" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="5">
         <v>42430</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
     </row>
-    <row r="21" spans="2:15" ht="11" thickBot="1">
+    <row r="21" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B21" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="46" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>88</v>
       </c>
       <c r="F21" s="5">
         <v>42430</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
     </row>
-    <row r="22" spans="2:15" ht="11" thickBot="1">
+    <row r="22" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="46" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="5">
         <v>42430</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
     </row>
-    <row r="23" spans="2:15" ht="11" thickBot="1">
+    <row r="23" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B23" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="5">
         <v>41821</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
     </row>
-    <row r="24" spans="2:15" ht="11" thickBot="1">
+    <row r="24" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="5">
         <v>41821</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
     </row>
-    <row r="25" spans="2:15" ht="11" thickBot="1">
+    <row r="25" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="46" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F25" s="5">
         <v>41821</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
     </row>
-    <row r="26" spans="2:15" ht="11" thickBot="1">
+    <row r="26" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="46" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="5">
         <v>41821</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
     </row>
-    <row r="27" spans="2:15" ht="11" thickBot="1">
+    <row r="27" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="46" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="5">
         <v>41456</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
     </row>
-    <row r="28" spans="2:15" ht="11" thickBot="1">
+    <row r="28" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="5">
         <v>41456</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
     </row>
-    <row r="29" spans="2:15" ht="11" thickBot="1">
+    <row r="29" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B29" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="46" t="s">
         <v>97</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="5">
         <v>41456</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I29" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
     </row>
-    <row r="30" spans="2:15" ht="11" thickBot="1">
+    <row r="30" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="46"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="5"/>
       <c r="G30" s="4"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
     </row>
-    <row r="31" spans="2:15" ht="11" thickBot="1">
+    <row r="31" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C31" s="46" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="5">
         <v>44682</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="15"/>
       <c r="I31" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
     </row>
-    <row r="32" spans="2:15" ht="11" thickBot="1">
+    <row r="32" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B32" s="7"/>
       <c r="C32" s="46"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
     </row>
-    <row r="33" spans="2:15" ht="11" thickBot="1">
+    <row r="33" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B33" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C33" s="46" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="5">
         <v>42430</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="15"/>
       <c r="O33" s="15"/>
     </row>
-    <row r="34" spans="2:15" ht="11" thickBot="1">
+    <row r="34" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="46" t="s">
         <v>108</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="5">
         <v>42430</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
     </row>
-    <row r="35" spans="2:15" ht="11" thickBot="1">
+    <row r="35" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="46" t="s">
         <v>111</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="5">
         <v>42430</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
     </row>
-    <row r="36" spans="2:15" ht="11" thickBot="1">
+    <row r="36" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="7"/>
       <c r="C36" s="46"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
     </row>
-    <row r="37" spans="2:15" ht="11" thickBot="1">
+    <row r="37" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B37" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="5">
         <v>45566</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O37" s="15"/>
     </row>
-    <row r="38" spans="2:15" ht="11" thickBot="1">
+    <row r="38" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>118</v>
       </c>
       <c r="F38" s="5">
         <v>45200</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O38" s="15"/>
     </row>
-    <row r="39" spans="2:15" ht="11" thickBot="1">
+    <row r="39" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B39" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="5">
         <v>45200</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O39" s="15"/>
     </row>
-    <row r="40" spans="2:15" ht="11" thickBot="1">
+    <row r="40" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B40" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="5">
         <v>45170</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J40" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O40" s="15"/>
     </row>
-    <row r="41" spans="2:15" ht="11" thickBot="1">
+    <row r="41" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B41" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>124</v>
       </c>
       <c r="F41" s="5">
         <v>45170</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="15"/>
       <c r="I41" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O41" s="15"/>
     </row>
-    <row r="42" spans="2:15" ht="11" thickBot="1">
+    <row r="42" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B42" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>126</v>
       </c>
       <c r="F42" s="5">
         <v>45170</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O42" s="15"/>
     </row>
-    <row r="43" spans="2:15" ht="11" thickBot="1">
+    <row r="43" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B43" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C43" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>128</v>
       </c>
       <c r="F43" s="5">
         <v>45108</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J43" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="15"/>
       <c r="N43" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O43" s="15"/>
     </row>
-    <row r="44" spans="2:15" ht="11" thickBot="1">
+    <row r="44" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B44" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C44" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>129</v>
       </c>
       <c r="F44" s="5">
         <v>44896</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J44" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O44" s="15"/>
     </row>
-    <row r="45" spans="2:15" ht="11" thickBot="1">
+    <row r="45" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B45" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>129</v>
       </c>
       <c r="F45" s="5">
         <v>44866</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J45" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O45" s="15"/>
     </row>
-    <row r="46" spans="2:15" ht="11" thickBot="1">
+    <row r="46" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B46" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C46" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>167</v>
       </c>
       <c r="F46" s="5">
         <v>44682</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>168</v>
       </c>
       <c r="H46" s="15"/>
       <c r="I46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
       <c r="N46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O46" s="15"/>
     </row>
-    <row r="47" spans="2:15" ht="11" thickBot="1">
+    <row r="47" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>169</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>170</v>
       </c>
       <c r="F47" s="5">
         <v>44682</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>171</v>
       </c>
       <c r="H47" s="15"/>
       <c r="I47" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="15"/>
       <c r="N47" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O47" s="15"/>
     </row>
-    <row r="48" spans="2:15" ht="11" thickBot="1">
+    <row r="48" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B48" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>130</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>131</v>
       </c>
       <c r="F48" s="5">
         <v>44531</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="15"/>
       <c r="N48" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O48" s="15"/>
     </row>
-    <row r="49" spans="2:15" ht="11" thickBot="1">
+    <row r="49" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B49" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>133</v>
       </c>
       <c r="F49" s="5">
         <v>44501</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>134</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="15"/>
       <c r="L49" s="15"/>
       <c r="M49" s="15"/>
       <c r="N49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O49" s="15"/>
     </row>
-    <row r="50" spans="2:15" ht="11" thickBot="1">
+    <row r="50" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C50" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>135</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>136</v>
       </c>
       <c r="F50" s="5">
         <v>44501</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
       <c r="N50" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O50" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="51" spans="2:15" ht="11" thickBot="1">
+    <row r="51" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>166</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>165</v>
       </c>
       <c r="F51" s="9">
         <v>44409</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="15"/>
       <c r="L51" s="15"/>
       <c r="M51" s="15"/>
       <c r="N51" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O51" s="15"/>
     </row>
-    <row r="52" spans="2:15" ht="11" thickBot="1">
+    <row r="52" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B52" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>164</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>165</v>
       </c>
       <c r="F52" s="9">
         <v>44378</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="15"/>
       <c r="L52" s="15"/>
       <c r="M52" s="15"/>
       <c r="N52" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O52" s="15"/>
     </row>
-    <row r="53" spans="2:15" ht="11" thickBot="1">
+    <row r="53" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F53" s="9">
         <v>44348</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="15"/>
       <c r="I53" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="15"/>
       <c r="L53" s="15"/>
       <c r="M53" s="15"/>
       <c r="N53" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O53" s="15"/>
     </row>
-    <row r="54" spans="2:15" ht="11" thickBot="1">
+    <row r="54" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B54" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>127</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>137</v>
       </c>
       <c r="F54" s="5">
         <v>44348</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="15"/>
       <c r="I54" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="15"/>
       <c r="L54" s="15"/>
       <c r="M54" s="15"/>
       <c r="N54" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O54" s="15"/>
     </row>
-    <row r="55" spans="2:15" ht="11" thickBot="1">
+    <row r="55" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B55" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C55" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>119</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>138</v>
       </c>
       <c r="F55" s="5">
         <v>44348</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="15"/>
       <c r="I55" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L55" s="15"/>
       <c r="M55" s="15"/>
       <c r="N55" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O55" s="15"/>
     </row>
-    <row r="56" spans="2:15" ht="11" thickBot="1">
+    <row r="56" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B56" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>30</v>
       </c>
       <c r="F56" s="5">
         <v>44256</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="15"/>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15"/>
       <c r="L56" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M56" s="15"/>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
     </row>
-    <row r="57" spans="2:15" ht="11" thickBot="1">
+    <row r="57" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B57" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>139</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>140</v>
       </c>
       <c r="F57" s="5">
         <v>44105</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="15"/>
       <c r="I57" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J57" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="15"/>
       <c r="L57" s="15"/>
       <c r="M57" s="15"/>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
     </row>
-    <row r="58" spans="2:15" ht="11" thickBot="1">
+    <row r="58" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B58" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>127</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>141</v>
       </c>
       <c r="F58" s="5">
         <v>44013</v>
       </c>
       <c r="G58" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J58" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="15"/>
       <c r="L58" s="15"/>
       <c r="M58" s="15"/>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
     </row>
-    <row r="59" spans="2:15" ht="11" thickBot="1">
+    <row r="59" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B59" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C59" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>142</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>143</v>
       </c>
       <c r="F59" s="5">
         <v>43891</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15"/>
       <c r="L59" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M59" s="15"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
     </row>
-    <row r="60" spans="2:15" ht="11" thickBot="1">
+    <row r="60" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B60" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>145</v>
       </c>
       <c r="F60" s="5">
         <v>44105</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J60" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="15"/>
       <c r="L60" s="15"/>
       <c r="M60" s="15"/>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
     </row>
-    <row r="61" spans="2:15" ht="11" thickBot="1">
+    <row r="61" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B61" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>146</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>147</v>
       </c>
       <c r="F61" s="5">
         <v>43709</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J61" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
     </row>
-    <row r="62" spans="2:15" ht="11" thickBot="1">
+    <row r="62" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B62" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>148</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>149</v>
       </c>
       <c r="F62" s="5">
         <v>43678</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I62" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J62" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
     </row>
-    <row r="63" spans="2:15" ht="11" thickBot="1">
+    <row r="63" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B63" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>146</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>150</v>
       </c>
       <c r="F63" s="5">
         <v>43647</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J63" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="15"/>
       <c r="L63" s="15"/>
       <c r="M63" s="15"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
     </row>
-    <row r="64" spans="2:15" ht="11" thickBot="1">
+    <row r="64" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B64" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>127</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>151</v>
       </c>
       <c r="F64" s="5">
         <v>43647</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J64" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="15"/>
       <c r="L64" s="15"/>
       <c r="M64" s="15"/>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
     </row>
-    <row r="65" spans="2:15" ht="11" thickBot="1">
+    <row r="65" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B65" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C65" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>146</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>152</v>
       </c>
       <c r="F65" s="5">
         <v>43556</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I65" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J65" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="15"/>
       <c r="L65" s="15"/>
       <c r="M65" s="15"/>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
     </row>
-    <row r="66" spans="2:15" ht="11" thickBot="1">
+    <row r="66" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B66" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C66" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>127</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>153</v>
       </c>
       <c r="F66" s="5">
         <v>43556</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I66" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J66" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="15"/>
       <c r="L66" s="15"/>
       <c r="M66" s="15"/>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
     </row>
-    <row r="67" spans="2:15" ht="11" thickBot="1">
+    <row r="67" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B67" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C67" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>146</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>154</v>
       </c>
       <c r="F67" s="5">
         <v>43525</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I67" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="15"/>
       <c r="L67" s="15"/>
       <c r="M67" s="15"/>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
     </row>
-    <row r="68" spans="2:15" ht="11" thickBot="1">
+    <row r="68" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B68" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>155</v>
       </c>
       <c r="F68" s="5">
         <v>43466</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15"/>
       <c r="L68" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M68" s="15"/>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
     </row>
-    <row r="69" spans="2:15" ht="11" thickBot="1">
+    <row r="69" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B69" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C69" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>156</v>
       </c>
       <c r="F69" s="5">
         <v>43435</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J69" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="15"/>
       <c r="L69" s="15"/>
       <c r="M69" s="15"/>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
     </row>
-    <row r="70" spans="2:15" ht="11" thickBot="1">
+    <row r="70" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B70" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>157</v>
       </c>
       <c r="F70" s="8">
         <v>43252</v>
       </c>
       <c r="G70" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J70" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="15"/>
       <c r="L70" s="15"/>
       <c r="M70" s="15"/>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
     </row>
-    <row r="71" spans="2:15" ht="11" thickBot="1">
+    <row r="71" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B71" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C71" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F71" s="8">
         <v>43191</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J71" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="15"/>
       <c r="L71" s="15"/>
       <c r="M71" s="15"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
     </row>
-    <row r="72" spans="2:15" ht="11" thickBot="1">
+    <row r="72" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B72" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C72" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F72" s="8">
         <v>43101</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I72" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J72" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="15"/>
       <c r="L72" s="15"/>
       <c r="M72" s="15"/>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
     </row>
-    <row r="73" spans="2:15" ht="11" thickBot="1">
+    <row r="73" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B73" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C73" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F73" s="8">
         <v>43101</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J73" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="15"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
     </row>
-    <row r="74" spans="2:15" ht="11" thickBot="1">
+    <row r="74" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B74" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C74" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>162</v>
       </c>
       <c r="F74" s="5">
         <v>43070</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I74" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J74" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="15"/>
       <c r="L74" s="15"/>
       <c r="M74" s="15"/>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
     </row>
-    <row r="75" spans="2:15" ht="11" thickBot="1">
+    <row r="75" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B75" s="7"/>
       <c r="C75" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="9"/>
       <c r="G75" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="15"/>
       <c r="L75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
     </row>
-    <row r="76" spans="2:15" ht="11" thickBot="1">
+    <row r="76" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B76" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C76" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="13" t="s">
         <v>488</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F76" s="8">
         <v>45901</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="15"/>
       <c r="I76" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J76" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L76" s="15"/>
       <c r="M76" s="15"/>
       <c r="N76" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O76" s="15"/>
     </row>
-    <row r="77" spans="2:15" ht="11" thickBot="1">
+    <row r="77" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B77" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C77" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>172</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>173</v>
       </c>
       <c r="F77" s="8">
         <v>45047</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="15"/>
       <c r="I77" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J77" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L77" s="15"/>
       <c r="M77" s="15"/>
       <c r="N77" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O77" s="15"/>
     </row>
-    <row r="78" spans="2:15" ht="11" thickBot="1">
+    <row r="78" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B78" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C78" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>174</v>
       </c>
       <c r="E78" s="4" t="s">
         <v>238</v>
       </c>
       <c r="F78" s="5">
         <v>44652</v>
       </c>
       <c r="G78" s="4"/>
       <c r="H78" s="15"/>
       <c r="I78" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J78" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L78" s="15"/>
       <c r="M78" s="15"/>
       <c r="N78" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O78" s="15"/>
     </row>
-    <row r="79" spans="2:15" ht="11" thickBot="1">
+    <row r="79" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B79" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C79" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D79" s="13" t="s">
         <v>174</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F79" s="8">
         <v>44409</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="15"/>
       <c r="I79" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J79" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L79" s="15"/>
       <c r="M79" s="15"/>
       <c r="N79" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O79" s="15"/>
     </row>
-    <row r="80" spans="2:15" ht="11" thickBot="1">
+    <row r="80" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B80" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C80" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>174</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>175</v>
       </c>
       <c r="F80" s="9">
         <v>44013</v>
       </c>
       <c r="G80" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="15"/>
       <c r="I80" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J80" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L80" s="15"/>
       <c r="M80" s="15"/>
       <c r="N80" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O80" s="15"/>
     </row>
-    <row r="81" spans="2:15" ht="11" thickBot="1">
+    <row r="81" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B81" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C81" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>177</v>
       </c>
       <c r="F81" s="9">
         <v>43862</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J81" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="15"/>
       <c r="L81" s="15"/>
       <c r="M81" s="15"/>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
     </row>
-    <row r="82" spans="2:15" ht="11" thickBot="1">
+    <row r="82" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B82" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C82" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="13" t="s">
         <v>178</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F82" s="8">
         <v>43405</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I82" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J82" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="15"/>
       <c r="L82" s="15"/>
       <c r="M82" s="15"/>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
     </row>
-    <row r="83" spans="2:15" ht="11" thickBot="1">
+    <row r="83" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B83" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C83" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="13" t="s">
         <v>180</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>181</v>
       </c>
       <c r="F83" s="8">
         <v>43374</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I83" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J83" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="15"/>
       <c r="L83" s="15"/>
       <c r="M83" s="15"/>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
     </row>
-    <row r="84" spans="2:15" ht="11" thickBot="1">
+    <row r="84" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B84" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C84" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>182</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F84" s="8">
         <v>43282</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J84" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="15"/>
       <c r="L84" s="15"/>
       <c r="M84" s="15"/>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
     </row>
-    <row r="85" spans="2:15" ht="11" thickBot="1">
+    <row r="85" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B85" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C85" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>182</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>184</v>
       </c>
       <c r="F85" s="8">
         <v>43070</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J85" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="15"/>
       <c r="L85" s="15"/>
       <c r="M85" s="15"/>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
     </row>
-    <row r="86" spans="2:15" ht="11" thickBot="1">
+    <row r="86" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B86" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C86" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="13" t="s">
         <v>185</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F86" s="8">
         <v>42705</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I86" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J86" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
     </row>
-    <row r="87" spans="2:15" ht="11" thickBot="1">
+    <row r="87" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B87" s="16" t="s">
         <v>509</v>
       </c>
       <c r="C87" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>185</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>187</v>
       </c>
       <c r="F87" s="8">
         <v>42156</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I87" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J87" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="15"/>
       <c r="L87" s="15"/>
       <c r="M87" s="15"/>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
     </row>
-    <row r="88" spans="2:15" ht="11" thickBot="1">
+    <row r="88" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B88" s="7"/>
       <c r="C88" s="47"/>
       <c r="D88" s="4"/>
       <c r="E88" s="6"/>
       <c r="F88" s="8"/>
       <c r="G88" s="6"/>
       <c r="H88" s="15"/>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="15"/>
       <c r="L88" s="15"/>
       <c r="M88" s="15"/>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
     </row>
-    <row r="89" spans="2:15" ht="11" thickBot="1">
+    <row r="89" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B89" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C89" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F89" s="8">
         <v>43739</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15"/>
       <c r="L89" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M89" s="15"/>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
     </row>
-    <row r="90" spans="2:15" ht="11" thickBot="1">
+    <row r="90" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B90" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C90" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F90" s="8">
         <v>43709</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
     </row>
-    <row r="91" spans="2:15" ht="11" thickBot="1">
+    <row r="91" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B91" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C91" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>190</v>
       </c>
       <c r="F91" s="8">
         <v>43647</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I91" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J91" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="15"/>
       <c r="L91" s="15"/>
       <c r="M91" s="15"/>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
     </row>
-    <row r="92" spans="2:15" ht="11" thickBot="1">
+    <row r="92" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B92" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C92" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>191</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F92" s="5">
         <v>43525</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I92" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J92" s="15"/>
       <c r="K92" s="15"/>
       <c r="L92" s="15"/>
       <c r="M92" s="15"/>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
     </row>
-    <row r="93" spans="2:15" ht="11" thickBot="1">
+    <row r="93" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B93" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C93" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F93" s="5">
         <v>43525</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I93" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J93" s="15"/>
       <c r="K93" s="15"/>
       <c r="L93" s="15"/>
       <c r="M93" s="15"/>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
     </row>
-    <row r="94" spans="2:15" ht="11" thickBot="1">
+    <row r="94" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B94" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C94" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F94" s="5">
         <v>43525</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I94" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J94" s="15"/>
       <c r="K94" s="15"/>
       <c r="L94" s="15"/>
       <c r="M94" s="15"/>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
     </row>
-    <row r="95" spans="2:15" ht="11" thickBot="1">
+    <row r="95" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B95" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C95" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>195</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F95" s="5">
         <v>43525</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I95" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J95" s="15"/>
       <c r="K95" s="15"/>
       <c r="L95" s="15"/>
       <c r="M95" s="15"/>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
     </row>
-    <row r="96" spans="2:15" ht="11" thickBot="1">
+    <row r="96" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B96" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C96" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>196</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>197</v>
       </c>
       <c r="F96" s="5">
         <v>43525</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J96" s="15"/>
       <c r="K96" s="15"/>
       <c r="L96" s="15"/>
       <c r="M96" s="15"/>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
     </row>
-    <row r="97" spans="2:15" ht="11" thickBot="1">
+    <row r="97" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C97" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>198</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>197</v>
       </c>
       <c r="F97" s="5">
         <v>43525</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I97" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J97" s="15"/>
       <c r="K97" s="15"/>
       <c r="L97" s="15"/>
       <c r="M97" s="15"/>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
     </row>
-    <row r="98" spans="2:15" ht="11" thickBot="1">
+    <row r="98" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B98" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C98" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>199</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>200</v>
       </c>
       <c r="F98" s="5">
         <v>43221</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I98" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J98" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="15"/>
       <c r="L98" s="15"/>
       <c r="M98" s="15"/>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
     </row>
-    <row r="99" spans="2:15" ht="11" thickBot="1">
+    <row r="99" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B99" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C99" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>201</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F99" s="8">
         <v>42461</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I99" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J99" s="15"/>
       <c r="K99" s="15"/>
       <c r="L99" s="15"/>
       <c r="M99" s="15"/>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
     </row>
-    <row r="100" spans="2:15" ht="11" thickBot="1">
+    <row r="100" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B100" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C100" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>203</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F100" s="8">
         <v>42461</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J100" s="15"/>
       <c r="K100" s="15"/>
       <c r="L100" s="15"/>
       <c r="M100" s="15"/>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
     </row>
-    <row r="101" spans="2:15" ht="11" thickBot="1">
+    <row r="101" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B101" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C101" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>204</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F101" s="8">
         <v>42461</v>
       </c>
       <c r="G101" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I101" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J101" s="15"/>
       <c r="K101" s="15"/>
       <c r="L101" s="15"/>
       <c r="M101" s="15"/>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
     </row>
-    <row r="102" spans="2:15" ht="11" thickBot="1">
+    <row r="102" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B102" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C102" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>205</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>206</v>
       </c>
       <c r="F102" s="8">
         <v>42461</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I102" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J102" s="15"/>
       <c r="K102" s="15"/>
       <c r="L102" s="15"/>
       <c r="M102" s="15"/>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
     </row>
-    <row r="103" spans="2:15" ht="11" thickBot="1">
+    <row r="103" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B103" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C103" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>207</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F103" s="8">
         <v>42461</v>
       </c>
       <c r="G103" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I103" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J103" s="15"/>
       <c r="K103" s="15"/>
       <c r="L103" s="15"/>
       <c r="M103" s="15"/>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
     </row>
-    <row r="104" spans="2:15" ht="11" thickBot="1">
+    <row r="104" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B104" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C104" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>208</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>209</v>
       </c>
       <c r="F104" s="8">
         <v>42339</v>
       </c>
       <c r="G104" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I104" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J104" s="15"/>
       <c r="K104" s="15"/>
       <c r="L104" s="15"/>
       <c r="M104" s="15"/>
       <c r="N104" s="15"/>
       <c r="O104" s="15"/>
     </row>
-    <row r="105" spans="2:15" ht="11" thickBot="1">
+    <row r="105" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B105" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>210</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>211</v>
       </c>
       <c r="F105" s="8">
         <v>42248</v>
       </c>
       <c r="G105" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="15"/>
       <c r="L105" s="15"/>
       <c r="M105" s="15"/>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
     </row>
-    <row r="106" spans="2:15" ht="11" thickBot="1">
+    <row r="106" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B106" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>212</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>213</v>
       </c>
       <c r="F106" s="8">
         <v>41944</v>
       </c>
       <c r="G106" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15"/>
       <c r="K106" s="15"/>
       <c r="L106" s="15"/>
       <c r="M106" s="15"/>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
     </row>
-    <row r="107" spans="2:15" ht="11" thickBot="1">
+    <row r="107" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B107" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C107" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>214</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>215</v>
       </c>
       <c r="F107" s="5">
         <v>41699</v>
       </c>
       <c r="G107" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15"/>
       <c r="K107" s="15"/>
       <c r="L107" s="15"/>
       <c r="M107" s="15"/>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
     </row>
-    <row r="108" spans="2:15" ht="11" thickBot="1">
+    <row r="108" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B108" s="7"/>
       <c r="C108" s="47"/>
       <c r="D108" s="4"/>
       <c r="E108" s="6"/>
       <c r="F108" s="8"/>
       <c r="G108" s="6"/>
       <c r="H108" s="15"/>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="15"/>
       <c r="L108" s="15"/>
       <c r="M108" s="15"/>
       <c r="N108" s="15"/>
       <c r="O108" s="15"/>
     </row>
-    <row r="109" spans="2:15" ht="11" thickBot="1">
+    <row r="109" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B109" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C109" s="47" t="s">
         <v>217</v>
       </c>
       <c r="D109" s="4"/>
       <c r="E109" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F109" s="5">
         <v>45627</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="15"/>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="15"/>
       <c r="L109" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M109" s="15"/>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
     </row>
-    <row r="110" spans="2:15" ht="11" thickBot="1">
+    <row r="110" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B110" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C110" s="47" t="s">
         <v>219</v>
       </c>
       <c r="D110" s="4"/>
       <c r="E110" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F110" s="5">
         <v>45809</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="15"/>
       <c r="I110" s="15"/>
       <c r="J110" s="15"/>
       <c r="K110" s="15"/>
       <c r="L110" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M110" s="15"/>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
     </row>
-    <row r="111" spans="2:15" ht="11" thickBot="1">
+    <row r="111" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B111" s="7"/>
       <c r="C111" s="47"/>
       <c r="D111" s="4"/>
       <c r="E111" s="6"/>
       <c r="F111" s="8"/>
       <c r="G111" s="6"/>
       <c r="H111" s="15"/>
       <c r="I111" s="15"/>
       <c r="J111" s="15"/>
       <c r="K111" s="15"/>
       <c r="L111" s="15"/>
       <c r="M111" s="15"/>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
     </row>
-    <row r="112" spans="2:15" ht="11" thickBot="1">
+    <row r="112" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B112" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C112" s="47" t="s">
         <v>222</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>223</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>224</v>
       </c>
       <c r="F112" s="5">
         <v>44348</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>222</v>
       </c>
       <c r="H112" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I112" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J112" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="15"/>
       <c r="L112" s="15"/>
       <c r="M112" s="15"/>
       <c r="N112" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O112" s="15"/>
     </row>
-    <row r="113" spans="2:15" ht="11" thickBot="1">
+    <row r="113" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B113" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C113" s="47" t="s">
         <v>225</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>226</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>227</v>
       </c>
       <c r="F113" s="8">
         <v>43191</v>
       </c>
       <c r="G113" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J113" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K113" s="15"/>
       <c r="L113" s="15"/>
       <c r="M113" s="15"/>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
     </row>
-    <row r="114" spans="2:15" ht="11" thickBot="1">
+    <row r="114" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B114" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>228</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>229</v>
       </c>
       <c r="F114" s="5">
         <v>42583</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>230</v>
       </c>
       <c r="H114" s="15"/>
       <c r="I114" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J114" s="15"/>
       <c r="K114" s="15"/>
       <c r="L114" s="15"/>
       <c r="M114" s="15"/>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
     </row>
-    <row r="115" spans="2:15" ht="11" thickBot="1">
+    <row r="115" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B115" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C115" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>231</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>232</v>
       </c>
       <c r="F115" s="5">
         <v>43040</v>
       </c>
       <c r="G115" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I115" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J115" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="15"/>
       <c r="L115" s="15"/>
       <c r="M115" s="15"/>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
     </row>
-    <row r="116" spans="2:15" ht="11" thickBot="1">
+    <row r="116" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B116" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>233</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>234</v>
       </c>
       <c r="F116" s="5">
         <v>42217</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I116" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J116" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K116" s="15"/>
       <c r="L116" s="15"/>
       <c r="M116" s="15"/>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
     </row>
-    <row r="117" spans="2:15" ht="11" thickBot="1">
+    <row r="117" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C117" s="46" t="s">
         <v>235</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>236</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>237</v>
       </c>
       <c r="F117" s="5">
         <v>41944</v>
       </c>
       <c r="G117" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="15"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
     </row>
-    <row r="118" spans="2:15" ht="11" thickBot="1">
+    <row r="118" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B118" s="7"/>
       <c r="C118" s="46"/>
       <c r="D118" s="4"/>
       <c r="E118" s="4"/>
       <c r="F118" s="5"/>
       <c r="G118" s="4"/>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="15"/>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
     </row>
-    <row r="119" spans="2:15" ht="11" thickBot="1">
+    <row r="119" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B119" s="7" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>240</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>241</v>
       </c>
       <c r="F119" s="5">
         <v>42217</v>
       </c>
       <c r="G119" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I119" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J119" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K119" s="15"/>
       <c r="L119" s="15"/>
       <c r="M119" s="15"/>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
     </row>
-    <row r="120" spans="2:15" ht="11" thickBot="1">
+    <row r="120" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B120" s="7"/>
       <c r="C120" s="46"/>
       <c r="D120" s="4"/>
       <c r="E120" s="4"/>
       <c r="F120" s="5"/>
       <c r="G120" s="4"/>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="15"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
     </row>
-    <row r="121" spans="2:15" ht="11" thickBot="1">
+    <row r="121" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B121" s="7" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="46" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="4" t="s">
         <v>492</v>
       </c>
       <c r="F121" s="5">
         <v>45931</v>
       </c>
       <c r="G121" s="4" t="s">
         <v>510</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I121" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J121" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L121" s="15"/>
       <c r="M121" s="15"/>
       <c r="N121" s="15"/>
       <c r="O121" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="122" spans="2:15" ht="11" thickBot="1">
+    <row r="122" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B122" s="7" t="s">
         <v>242</v>
       </c>
       <c r="C122" s="46" t="s">
         <v>243</v>
       </c>
       <c r="D122" s="4"/>
       <c r="E122" s="4" t="s">
         <v>244</v>
       </c>
       <c r="F122" s="5">
         <v>45778</v>
       </c>
       <c r="G122" s="4" t="s">
         <v>494</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J122" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L122" s="15"/>
       <c r="M122" s="15"/>
       <c r="N122" s="15"/>
       <c r="O122" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="123" spans="2:15" ht="11" thickBot="1">
+    <row r="123" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B123" s="7"/>
       <c r="C123" s="46"/>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="5"/>
       <c r="G123" s="4"/>
     </row>
-    <row r="124" spans="2:15" ht="11" thickBot="1">
+    <row r="124" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B124" s="7" t="s">
         <v>484</v>
       </c>
       <c r="C124" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>485</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>486</v>
       </c>
       <c r="F124" s="5">
         <v>44105</v>
       </c>
       <c r="G124" s="4"/>
       <c r="H124" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I124" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J124" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K124" s="15"/>
       <c r="L124" s="15"/>
       <c r="M124" s="15"/>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
     </row>
-    <row r="125" spans="2:15" ht="11" thickBot="1">
+    <row r="125" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B125" s="7"/>
       <c r="C125" s="46"/>
       <c r="D125" s="4"/>
       <c r="E125" s="4"/>
       <c r="F125" s="5"/>
       <c r="G125" s="4"/>
       <c r="H125" s="15"/>
       <c r="I125" s="15"/>
       <c r="J125" s="15"/>
       <c r="K125" s="15"/>
       <c r="L125" s="15"/>
       <c r="M125" s="15"/>
       <c r="N125" s="15"/>
       <c r="O125" s="15"/>
     </row>
-    <row r="126" spans="2:15" ht="11" thickBot="1">
+    <row r="126" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B126" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C126" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>37</v>
       </c>
       <c r="F126" s="5">
         <v>44105</v>
       </c>
       <c r="G126" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="15"/>
       <c r="I126" s="15"/>
       <c r="J126" s="15"/>
       <c r="K126" s="15"/>
       <c r="L126" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M126" s="15"/>
       <c r="N126" s="15"/>
       <c r="O126" s="15"/>
     </row>
-    <row r="127" spans="2:15" ht="11" thickBot="1">
+    <row r="127" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B127" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C127" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>42</v>
       </c>
       <c r="F127" s="5">
         <v>43800</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H127" s="15"/>
       <c r="I127" s="15"/>
       <c r="J127" s="15"/>
       <c r="K127" s="15"/>
       <c r="L127" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M127" s="15"/>
       <c r="N127" s="15"/>
       <c r="O127" s="15"/>
     </row>
-    <row r="128" spans="2:15" ht="11" thickBot="1">
+    <row r="128" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B128" s="7"/>
       <c r="C128" s="46"/>
       <c r="D128" s="4"/>
       <c r="E128" s="4"/>
       <c r="F128" s="5"/>
       <c r="G128" s="4"/>
       <c r="H128" s="15"/>
       <c r="I128" s="15"/>
       <c r="J128" s="15"/>
       <c r="K128" s="15"/>
       <c r="L128" s="15"/>
       <c r="M128" s="15"/>
       <c r="N128" s="15"/>
       <c r="O128" s="15"/>
     </row>
-    <row r="129" spans="2:15" ht="16.5" customHeight="1" thickBot="1">
+    <row r="129" spans="2:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B129" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>257</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>258</v>
       </c>
       <c r="F129" s="5">
         <v>45413</v>
       </c>
       <c r="G129" s="4"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J129" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O129" s="15"/>
     </row>
-    <row r="130" spans="2:15" ht="13.5" customHeight="1" thickBot="1">
+    <row r="130" spans="2:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B130" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>259</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>260</v>
       </c>
       <c r="F130" s="5">
         <v>45413</v>
       </c>
       <c r="G130" s="4"/>
       <c r="H130" s="15"/>
       <c r="I130" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J130" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K130" s="15"/>
       <c r="L130" s="15"/>
       <c r="M130" s="15"/>
       <c r="N130" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O130" s="15"/>
     </row>
-    <row r="131" spans="2:15" ht="15.75" customHeight="1" thickBot="1">
+    <row r="131" spans="2:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B131" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C131" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>261</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>262</v>
       </c>
       <c r="F131" s="5">
         <v>45413</v>
       </c>
       <c r="G131" s="4"/>
       <c r="H131" s="15"/>
       <c r="I131" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J131" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K131" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L131" s="15"/>
       <c r="M131" s="15"/>
       <c r="N131" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O131" s="15"/>
     </row>
-    <row r="132" spans="2:15" ht="15.75" customHeight="1" thickBot="1">
+    <row r="132" spans="2:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B132" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C132" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>263</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>264</v>
       </c>
       <c r="F132" s="5">
         <v>45413</v>
       </c>
       <c r="G132" s="4"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J132" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K132" s="15"/>
       <c r="L132" s="15"/>
       <c r="M132" s="15"/>
       <c r="N132" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O132" s="15"/>
     </row>
-    <row r="133" spans="2:15" ht="11" thickBot="1">
+    <row r="133" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B133" s="7"/>
       <c r="C133" s="46"/>
       <c r="D133" s="4"/>
       <c r="E133" s="4"/>
       <c r="F133" s="5"/>
       <c r="G133" s="4"/>
       <c r="H133" s="15"/>
       <c r="I133" s="15"/>
       <c r="J133" s="15"/>
       <c r="K133" s="15"/>
       <c r="L133" s="15"/>
       <c r="M133" s="15"/>
       <c r="N133" s="15"/>
       <c r="O133" s="15"/>
     </row>
-    <row r="134" spans="2:15" ht="11" thickBot="1">
+    <row r="134" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C134" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D134" s="4" t="s">
         <v>265</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>516</v>
       </c>
       <c r="F134" s="5">
         <v>46054</v>
       </c>
       <c r="G134" s="4"/>
       <c r="L134" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M134" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="135" spans="2:15" ht="11" thickBot="1">
+    <row r="135" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B135" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C135" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>265</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>266</v>
       </c>
       <c r="F135" s="5">
         <v>45658</v>
       </c>
       <c r="G135" s="4"/>
       <c r="H135" s="15"/>
       <c r="I135" s="15"/>
       <c r="J135" s="15"/>
       <c r="K135" s="15"/>
       <c r="L135" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M135" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N135" s="15"/>
       <c r="O135" s="15"/>
     </row>
-    <row r="136" spans="2:15" ht="11" thickBot="1">
+    <row r="136" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B136" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C136" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>267</v>
       </c>
       <c r="F136" s="5">
         <v>45658</v>
       </c>
       <c r="G136" s="4"/>
       <c r="H136" s="15"/>
       <c r="I136" s="15"/>
       <c r="J136" s="15"/>
       <c r="K136" s="15"/>
       <c r="L136" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M136" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N136" s="15"/>
       <c r="O136" s="15"/>
     </row>
-    <row r="137" spans="2:15" ht="11" thickBot="1">
+    <row r="137" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B137" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C137" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>265</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>268</v>
       </c>
       <c r="F137" s="5">
         <v>45444</v>
       </c>
       <c r="G137" s="4"/>
       <c r="H137" s="15"/>
       <c r="I137" s="15"/>
       <c r="J137" s="15"/>
       <c r="K137" s="15"/>
       <c r="L137" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M137" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N137" s="15"/>
       <c r="O137" s="15"/>
     </row>
-    <row r="138" spans="2:15" ht="11" thickBot="1">
+    <row r="138" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B138" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C138" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>269</v>
       </c>
       <c r="F138" s="5">
         <v>45292</v>
       </c>
       <c r="G138" s="4"/>
       <c r="H138" s="15"/>
       <c r="I138" s="15"/>
       <c r="J138" s="15"/>
       <c r="K138" s="15"/>
       <c r="L138" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M138" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
     </row>
-    <row r="139" spans="2:15" ht="11" thickBot="1">
+    <row r="139" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B139" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C139" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>270</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>271</v>
       </c>
       <c r="F139" s="5">
         <v>45292</v>
       </c>
       <c r="G139" s="4"/>
       <c r="H139" s="15"/>
       <c r="I139" s="15"/>
       <c r="J139" s="15"/>
       <c r="K139" s="15"/>
       <c r="L139" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M139" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N139" s="15"/>
       <c r="O139" s="15"/>
     </row>
-    <row r="140" spans="2:15" ht="11" thickBot="1">
+    <row r="140" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C140" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>272</v>
       </c>
       <c r="F140" s="5">
         <v>45139</v>
       </c>
       <c r="G140" s="4"/>
       <c r="H140" s="15"/>
       <c r="I140" s="15"/>
       <c r="J140" s="15"/>
       <c r="K140" s="15"/>
       <c r="L140" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M140" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N140" s="15"/>
       <c r="O140" s="15"/>
     </row>
-    <row r="141" spans="2:15" ht="11" thickBot="1">
+    <row r="141" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B141" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C141" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>273</v>
       </c>
       <c r="F141" s="5">
         <v>44958</v>
       </c>
       <c r="G141" s="4"/>
       <c r="H141" s="15"/>
       <c r="I141" s="15"/>
       <c r="J141" s="15"/>
       <c r="K141" s="15"/>
       <c r="L141" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M141" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N141" s="15"/>
       <c r="O141" s="15"/>
     </row>
-    <row r="142" spans="2:15" ht="11" thickBot="1">
+    <row r="142" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B142" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C142" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>274</v>
       </c>
       <c r="F142" s="5">
         <v>44866</v>
       </c>
       <c r="G142" s="4"/>
       <c r="H142" s="15"/>
       <c r="I142" s="15"/>
       <c r="J142" s="15"/>
       <c r="K142" s="15"/>
       <c r="L142" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M142" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N142" s="15"/>
       <c r="O142" s="15"/>
     </row>
-    <row r="143" spans="2:15" ht="11" thickBot="1">
+    <row r="143" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B143" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C143" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>28</v>
       </c>
       <c r="F143" s="5">
         <v>44256</v>
       </c>
       <c r="G143" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="15"/>
       <c r="I143" s="15"/>
       <c r="J143" s="15"/>
       <c r="K143" s="15"/>
       <c r="L143" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M143" s="15"/>
       <c r="N143" s="15"/>
       <c r="O143" s="15"/>
     </row>
-    <row r="144" spans="2:15" ht="11" thickBot="1">
+    <row r="144" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C144" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>43</v>
       </c>
       <c r="F144" s="5">
         <v>43831</v>
       </c>
       <c r="G144" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="15"/>
       <c r="I144" s="15"/>
       <c r="J144" s="15"/>
       <c r="K144" s="15"/>
       <c r="L144" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M144" s="15"/>
       <c r="N144" s="15"/>
       <c r="O144" s="15"/>
     </row>
-    <row r="145" spans="2:15" ht="11" thickBot="1">
+    <row r="145" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C145" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F145" s="5">
         <v>44440</v>
       </c>
       <c r="G145" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H145" s="15"/>
       <c r="I145" s="15"/>
       <c r="J145" s="15"/>
       <c r="K145" s="15"/>
       <c r="L145" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M145" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N145" s="15"/>
       <c r="O145" s="15"/>
     </row>
-    <row r="146" spans="2:15" ht="11" thickBot="1">
+    <row r="146" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B146" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C146" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>275</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>276</v>
       </c>
       <c r="F146" s="5">
         <v>44652</v>
       </c>
       <c r="G146" s="4"/>
       <c r="H146" s="15"/>
       <c r="I146" s="15"/>
       <c r="J146" s="15"/>
       <c r="K146" s="15"/>
       <c r="L146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N146" s="15"/>
       <c r="O146" s="15"/>
     </row>
-    <row r="147" spans="2:15" ht="11" thickBot="1">
+    <row r="147" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B147" s="7"/>
       <c r="C147" s="48"/>
       <c r="D147" s="4"/>
       <c r="E147" s="4"/>
       <c r="F147" s="5"/>
       <c r="G147" s="4"/>
       <c r="H147" s="15"/>
       <c r="I147" s="15"/>
       <c r="J147" s="15"/>
       <c r="K147" s="15"/>
       <c r="L147" s="15"/>
       <c r="M147" s="15"/>
       <c r="N147" s="15"/>
       <c r="O147" s="15"/>
     </row>
-    <row r="148" spans="2:15" ht="11" thickBot="1">
+    <row r="148" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B148" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C148" s="46" t="s">
         <v>278</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>279</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>280</v>
       </c>
       <c r="F148" s="5">
         <v>41821</v>
       </c>
       <c r="G148" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H148" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I148" s="15"/>
       <c r="J148" s="15"/>
       <c r="K148" s="15"/>
       <c r="L148" s="15"/>
       <c r="M148" s="15"/>
       <c r="N148" s="15"/>
       <c r="O148" s="15"/>
     </row>
-    <row r="149" spans="2:15" ht="11" thickBot="1">
+    <row r="149" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B149" s="7"/>
       <c r="C149" s="46"/>
       <c r="D149" s="4"/>
       <c r="E149" s="4"/>
       <c r="F149" s="5"/>
       <c r="G149" s="4"/>
       <c r="H149" s="15"/>
       <c r="I149" s="15"/>
       <c r="J149" s="15"/>
       <c r="K149" s="15"/>
       <c r="L149" s="15"/>
       <c r="M149" s="15"/>
       <c r="N149" s="15"/>
       <c r="O149" s="15"/>
     </row>
-    <row r="150" spans="2:15" ht="20.5" thickBot="1">
+    <row r="150" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B150" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C150" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D150" s="4" t="s">
         <v>282</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>283</v>
       </c>
       <c r="F150" s="5">
         <v>41883</v>
       </c>
       <c r="G150" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H150" s="15"/>
       <c r="I150" s="15"/>
       <c r="J150" s="15"/>
       <c r="K150" s="15"/>
       <c r="L150" s="15"/>
       <c r="M150" s="15"/>
       <c r="N150" s="15"/>
       <c r="O150" s="15"/>
     </row>
-    <row r="151" spans="2:15" ht="11" thickBot="1">
+    <row r="151" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B151" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C151" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>284</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>285</v>
       </c>
       <c r="F151" s="5">
         <v>41821</v>
       </c>
       <c r="G151" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H151" s="15"/>
       <c r="I151" s="15"/>
       <c r="J151" s="15"/>
       <c r="K151" s="15"/>
       <c r="L151" s="15"/>
       <c r="M151" s="15"/>
       <c r="N151" s="15"/>
       <c r="O151" s="15"/>
     </row>
-    <row r="152" spans="2:15" ht="11" thickBot="1">
+    <row r="152" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B152" s="7"/>
       <c r="C152" s="46"/>
       <c r="D152" s="4"/>
       <c r="E152" s="4"/>
       <c r="F152" s="5"/>
       <c r="G152" s="4"/>
       <c r="H152" s="15"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15"/>
       <c r="K152" s="15"/>
       <c r="L152" s="15"/>
       <c r="M152" s="15"/>
       <c r="N152" s="15"/>
       <c r="O152" s="15"/>
     </row>
-    <row r="153" spans="2:15" ht="11" thickBot="1">
+    <row r="153" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B153" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C153" s="46"/>
       <c r="D153" s="4" t="s">
         <v>287</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>288</v>
       </c>
       <c r="F153" s="5">
         <v>45597</v>
       </c>
       <c r="G153" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H153" s="15"/>
       <c r="I153" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J153" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K153" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L153" s="15"/>
       <c r="M153" s="15"/>
       <c r="N153" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O153" s="15"/>
     </row>
-    <row r="154" spans="2:15" ht="11" thickBot="1">
+    <row r="154" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B154" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C154" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>289</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>290</v>
       </c>
       <c r="F154" s="5">
         <v>44958</v>
       </c>
       <c r="G154" s="4"/>
       <c r="H154" s="15"/>
       <c r="I154" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J154" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K154" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L154" s="15"/>
       <c r="M154" s="15"/>
       <c r="N154" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O154" s="15"/>
     </row>
-    <row r="155" spans="2:15" ht="11" thickBot="1">
+    <row r="155" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B155" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C155" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>291</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>290</v>
       </c>
       <c r="F155" s="5">
         <v>44958</v>
       </c>
       <c r="G155" s="4"/>
       <c r="H155" s="15"/>
       <c r="I155" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J155" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K155" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L155" s="15"/>
       <c r="M155" s="15"/>
       <c r="N155" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O155" s="15"/>
     </row>
-    <row r="156" spans="2:15" ht="11" thickBot="1">
+    <row r="156" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B156" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C156" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>292</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>293</v>
       </c>
       <c r="F156" s="5">
         <v>44256</v>
       </c>
       <c r="G156" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H156" s="15"/>
       <c r="I156" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J156" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K156" s="15"/>
       <c r="L156" s="15"/>
       <c r="M156" s="15"/>
       <c r="N156" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O156" s="15"/>
     </row>
-    <row r="157" spans="2:15" ht="20.5" thickBot="1">
+    <row r="157" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B157" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C157" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>294</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>295</v>
       </c>
       <c r="F157" s="5">
         <v>44136</v>
       </c>
       <c r="G157" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H157" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I157" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J157" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K157" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L157" s="15"/>
       <c r="M157" s="15"/>
       <c r="N157" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O157" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="158" spans="2:15" ht="11" thickBot="1">
+    <row r="158" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B158" s="7"/>
       <c r="C158" s="46"/>
       <c r="D158" s="4"/>
       <c r="E158" s="4"/>
       <c r="F158" s="5"/>
       <c r="G158" s="4"/>
       <c r="H158" s="15"/>
       <c r="I158" s="15"/>
       <c r="J158" s="15"/>
       <c r="K158" s="15"/>
       <c r="L158" s="15"/>
       <c r="M158" s="15"/>
       <c r="N158" s="15"/>
       <c r="O158" s="15"/>
     </row>
-    <row r="159" spans="2:15" ht="11" thickBot="1">
+    <row r="159" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B159" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C159" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>517</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>518</v>
       </c>
       <c r="F159" s="5">
         <v>46143</v>
       </c>
       <c r="G159" s="4"/>
       <c r="J159" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K159" s="15"/>
       <c r="L159" s="15"/>
       <c r="M159" s="15"/>
       <c r="N159" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="160" spans="2:15" ht="11" thickBot="1">
+    <row r="160" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B160" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C160" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D160" s="4" t="s">
         <v>520</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>521</v>
       </c>
       <c r="F160" s="5">
         <v>45962</v>
       </c>
       <c r="G160" s="4"/>
       <c r="J160" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K160" s="15"/>
       <c r="L160" s="15"/>
       <c r="M160" s="15"/>
       <c r="N160" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="161" spans="2:15" ht="11" thickBot="1">
+    <row r="161" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B161" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C161" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>496</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>497</v>
       </c>
       <c r="F161" s="5">
         <v>45931</v>
       </c>
       <c r="G161" s="4"/>
       <c r="H161" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I161" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J161" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K161" s="15"/>
       <c r="L161" s="15"/>
       <c r="M161" s="15"/>
       <c r="N161" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O161" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="162" spans="2:15" ht="11" thickBot="1">
+    <row r="162" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B162" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C162" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>490</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>491</v>
       </c>
       <c r="F162" s="5">
         <v>45901</v>
       </c>
       <c r="G162" s="4"/>
       <c r="H162" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I162" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J162" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K162" s="15"/>
       <c r="L162" s="15"/>
       <c r="M162" s="15"/>
       <c r="N162" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O162" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="163" spans="2:15" ht="11" thickBot="1">
+    <row r="163" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B163" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C163" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>297</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>298</v>
       </c>
       <c r="F163" s="5">
         <v>45597</v>
       </c>
       <c r="G163" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H163" s="15"/>
       <c r="I163" s="15"/>
       <c r="J163" s="15"/>
       <c r="K163" s="15"/>
       <c r="L163" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M163" s="15"/>
       <c r="N163" s="15"/>
       <c r="O163" s="15"/>
     </row>
-    <row r="164" spans="2:15" ht="11" thickBot="1">
+    <row r="164" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B164" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C164" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>299</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>300</v>
       </c>
       <c r="F164" s="5">
         <v>45444</v>
       </c>
       <c r="G164" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H164" s="15"/>
       <c r="I164" s="15"/>
       <c r="J164" s="15"/>
       <c r="K164" s="15"/>
       <c r="L164" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M164" s="15"/>
       <c r="N164" s="15"/>
       <c r="O164" s="15"/>
     </row>
-    <row r="165" spans="2:15" ht="11" thickBot="1">
+    <row r="165" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B165" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C165" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>301</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>302</v>
       </c>
       <c r="F165" s="5">
         <v>45170</v>
       </c>
       <c r="G165" s="4"/>
       <c r="H165" s="15"/>
       <c r="I165" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J165" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K165" s="15"/>
       <c r="L165" s="15"/>
       <c r="M165" s="15"/>
       <c r="N165" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O165" s="15"/>
     </row>
-    <row r="166" spans="2:15" ht="11" thickBot="1">
+    <row r="166" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B166" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C166" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>303</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>304</v>
       </c>
       <c r="F166" s="5">
         <v>45017</v>
       </c>
       <c r="G166" s="4"/>
       <c r="H166" s="15"/>
       <c r="I166" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J166" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K166" s="15"/>
       <c r="L166" s="15"/>
       <c r="M166" s="15"/>
       <c r="N166" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O166" s="15"/>
     </row>
-    <row r="167" spans="2:15" ht="11" thickBot="1">
+    <row r="167" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B167" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C167" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>305</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>306</v>
       </c>
       <c r="F167" s="5">
         <v>45017</v>
       </c>
       <c r="G167" s="4"/>
       <c r="H167" s="15"/>
       <c r="I167" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J167" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K167" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L167" s="15"/>
       <c r="M167" s="15"/>
       <c r="N167" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O167" s="15"/>
     </row>
-    <row r="168" spans="2:15" ht="11" thickBot="1">
+    <row r="168" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B168" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C168" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D168" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F168" s="5">
         <v>44501</v>
       </c>
       <c r="G168" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H168" s="15"/>
       <c r="I168" s="15"/>
       <c r="J168" s="15"/>
       <c r="K168" s="15"/>
       <c r="L168" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M168" s="15"/>
       <c r="N168" s="15"/>
       <c r="O168" s="15"/>
     </row>
-    <row r="169" spans="2:15" ht="11" thickBot="1">
+    <row r="169" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B169" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C169" s="48" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F169" s="5">
         <v>44409</v>
       </c>
       <c r="G169" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H169" s="15"/>
       <c r="I169" s="15"/>
       <c r="J169" s="15"/>
       <c r="K169" s="15"/>
       <c r="L169" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M169" s="15"/>
       <c r="N169" s="15"/>
       <c r="O169" s="15"/>
     </row>
-    <row r="170" spans="2:15" ht="11" thickBot="1">
+    <row r="170" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B170" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C170" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>307</v>
       </c>
       <c r="F170" s="5">
         <v>44256</v>
       </c>
       <c r="G170" s="4" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I170" s="15"/>
       <c r="J170" s="15"/>
       <c r="K170" s="15"/>
       <c r="L170" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M170" s="15"/>
       <c r="N170" s="15"/>
       <c r="O170" s="15"/>
     </row>
-    <row r="171" spans="2:15" ht="11" thickBot="1">
+    <row r="171" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B171" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C171" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>31</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F171" s="5">
         <v>44136</v>
       </c>
       <c r="G171" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H171" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I171" s="15"/>
       <c r="J171" s="15"/>
       <c r="K171" s="15"/>
       <c r="L171" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M171" s="15"/>
       <c r="N171" s="15"/>
       <c r="O171" s="15"/>
     </row>
-    <row r="172" spans="2:15" ht="11" thickBot="1">
+    <row r="172" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B172" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C172" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>35</v>
       </c>
       <c r="F172" s="5">
         <v>44136</v>
       </c>
       <c r="G172" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H172" s="15"/>
       <c r="I172" s="15"/>
       <c r="J172" s="15"/>
       <c r="K172" s="15"/>
       <c r="L172" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M172" s="15"/>
       <c r="N172" s="15"/>
       <c r="O172" s="15"/>
     </row>
-    <row r="173" spans="2:15" ht="11" thickBot="1">
+    <row r="173" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B173" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C173" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D173" s="4" t="s">
         <v>308</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>309</v>
       </c>
       <c r="F173" s="5">
         <v>44136</v>
       </c>
       <c r="G173" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I173" s="15"/>
       <c r="J173" s="15"/>
       <c r="K173" s="15"/>
       <c r="L173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M173" s="15"/>
       <c r="N173" s="15"/>
       <c r="O173" s="15"/>
     </row>
-    <row r="174" spans="2:15" ht="11" thickBot="1">
+    <row r="174" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B174" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C174" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D174" s="4" t="s">
         <v>310</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>311</v>
       </c>
       <c r="F174" s="5">
         <v>44136</v>
       </c>
       <c r="G174" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H174" s="15"/>
       <c r="I174" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J174" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K174" s="15"/>
       <c r="L174" s="15"/>
       <c r="M174" s="15"/>
       <c r="N174" s="15"/>
       <c r="O174" s="15"/>
     </row>
-    <row r="175" spans="2:15" ht="11" thickBot="1">
+    <row r="175" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B175" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C175" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>312</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>313</v>
       </c>
       <c r="F175" s="5">
         <v>44136</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H175" s="15"/>
       <c r="I175" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J175" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K175" s="15"/>
       <c r="L175" s="15"/>
       <c r="M175" s="15"/>
       <c r="N175" s="15"/>
       <c r="O175" s="15"/>
     </row>
-    <row r="176" spans="2:15" ht="11" thickBot="1">
+    <row r="176" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B176" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C176" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D176" s="4" t="s">
         <v>314</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>315</v>
       </c>
       <c r="F176" s="5">
         <v>44136</v>
       </c>
       <c r="G176" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H176" s="15"/>
       <c r="I176" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J176" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K176" s="15"/>
       <c r="L176" s="15"/>
       <c r="M176" s="15"/>
       <c r="N176" s="15"/>
       <c r="O176" s="15"/>
     </row>
-    <row r="177" spans="2:15" ht="11" thickBot="1">
+    <row r="177" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B177" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C177" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F177" s="5">
         <v>43800</v>
       </c>
       <c r="G177" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H177" s="15"/>
       <c r="I177" s="15"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15"/>
       <c r="L177" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M177" s="15"/>
       <c r="N177" s="15"/>
       <c r="O177" s="15"/>
     </row>
-    <row r="178" spans="2:15" ht="11" thickBot="1">
+    <row r="178" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B178" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C178" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D178" s="4" t="s">
         <v>316</v>
       </c>
       <c r="E178" s="4" t="s">
         <v>317</v>
       </c>
       <c r="F178" s="5">
         <v>43617</v>
       </c>
       <c r="G178" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H178" s="15"/>
       <c r="I178" s="15"/>
       <c r="J178" s="15"/>
       <c r="K178" s="15"/>
       <c r="L178" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M178" s="15"/>
       <c r="N178" s="15"/>
       <c r="O178" s="15"/>
     </row>
-    <row r="179" spans="2:15" ht="11" thickBot="1">
+    <row r="179" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B179" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C179" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>318</v>
       </c>
       <c r="F179" s="5">
         <v>43525</v>
       </c>
       <c r="G179" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H179" s="15"/>
       <c r="I179" s="15"/>
       <c r="J179" s="15"/>
       <c r="K179" s="15"/>
       <c r="L179" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M179" s="15"/>
       <c r="N179" s="15"/>
       <c r="O179" s="15"/>
     </row>
-    <row r="180" spans="2:15" ht="11" thickBot="1">
+    <row r="180" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B180" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C180" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>319</v>
       </c>
       <c r="F180" s="5">
         <v>43525</v>
       </c>
       <c r="G180" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H180" s="15"/>
       <c r="I180" s="15"/>
       <c r="J180" s="15"/>
       <c r="K180" s="15"/>
       <c r="L180" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M180" s="15"/>
       <c r="N180" s="15"/>
       <c r="O180" s="15"/>
     </row>
-    <row r="181" spans="2:15" ht="11" thickBot="1">
+    <row r="181" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B181" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C181" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>320</v>
       </c>
       <c r="F181" s="5">
         <v>43525</v>
       </c>
       <c r="G181" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H181" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I181" s="15"/>
       <c r="J181" s="15"/>
       <c r="K181" s="15"/>
       <c r="L181" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M181" s="15"/>
       <c r="N181" s="15"/>
       <c r="O181" s="15"/>
     </row>
-    <row r="182" spans="2:15" ht="11" thickBot="1">
+    <row r="182" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B182" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C182" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>321</v>
       </c>
       <c r="F182" s="5">
         <v>43344</v>
       </c>
       <c r="G182" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H182" s="15"/>
       <c r="I182" s="15"/>
       <c r="J182" s="15"/>
       <c r="K182" s="15"/>
       <c r="L182" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M182" s="15"/>
       <c r="N182" s="15"/>
       <c r="O182" s="15"/>
     </row>
-    <row r="183" spans="2:15" ht="11" thickBot="1">
+    <row r="183" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B183" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C183" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>322</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>323</v>
       </c>
       <c r="F183" s="8">
         <v>41821</v>
       </c>
       <c r="G183" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H183" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I183" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J183" s="15"/>
       <c r="K183" s="15"/>
       <c r="L183" s="15"/>
       <c r="M183" s="15"/>
       <c r="N183" s="15"/>
       <c r="O183" s="15"/>
     </row>
-    <row r="184" spans="2:15" ht="11" thickBot="1">
+    <row r="184" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B184" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C184" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D184" s="4" t="s">
         <v>324</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>325</v>
       </c>
       <c r="F184" s="8">
         <v>41456</v>
       </c>
       <c r="G184" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H184" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I184" s="15"/>
       <c r="J184" s="15"/>
       <c r="K184" s="15"/>
       <c r="L184" s="15"/>
       <c r="M184" s="15"/>
       <c r="N184" s="15"/>
       <c r="O184" s="15"/>
     </row>
-    <row r="185" spans="2:15" ht="11" thickBot="1">
+    <row r="185" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B185" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C185" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>326</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>327</v>
       </c>
       <c r="F185" s="8">
         <v>42979</v>
       </c>
       <c r="G185" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H185" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I185" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J185" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K185" s="15"/>
       <c r="L185" s="15"/>
       <c r="M185" s="15"/>
       <c r="N185" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O185" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="186" spans="2:15" ht="11" thickBot="1">
+    <row r="186" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B186" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C186" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D186" s="4" t="s">
         <v>328</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>329</v>
       </c>
       <c r="F186" s="8">
         <v>42979</v>
       </c>
       <c r="G186" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H186" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I186" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J186" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K186" s="15"/>
       <c r="L186" s="15"/>
       <c r="M186" s="15"/>
       <c r="N186" s="15"/>
       <c r="O186" s="15"/>
     </row>
-    <row r="187" spans="2:15" ht="11" thickBot="1">
+    <row r="187" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B187" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C187" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>330</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>331</v>
       </c>
       <c r="F187" s="8">
         <v>44409</v>
       </c>
       <c r="G187" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H187" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I187" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J187" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K187" s="15"/>
       <c r="L187" s="15"/>
       <c r="M187" s="15"/>
       <c r="N187" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O187" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="188" spans="2:15" ht="11" thickBot="1">
+    <row r="188" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B188" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C188" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D188" s="4" t="s">
         <v>332</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>333</v>
       </c>
       <c r="F188" s="5">
         <v>44682</v>
       </c>
       <c r="G188" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H188" s="15"/>
       <c r="I188" s="15"/>
       <c r="J188" s="15"/>
       <c r="K188" s="15"/>
       <c r="L188" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M188" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N188" s="15"/>
       <c r="O188" s="15"/>
     </row>
-    <row r="189" spans="2:15" ht="11" thickBot="1">
+    <row r="189" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B189" s="7"/>
       <c r="C189" s="47"/>
       <c r="D189" s="4"/>
       <c r="E189" s="6"/>
       <c r="F189" s="8"/>
       <c r="G189" s="6"/>
       <c r="H189" s="15"/>
       <c r="I189" s="15"/>
       <c r="J189" s="15"/>
       <c r="K189" s="15"/>
       <c r="L189" s="15"/>
       <c r="M189" s="15"/>
       <c r="N189" s="15"/>
       <c r="O189" s="15"/>
     </row>
-    <row r="190" spans="2:15" ht="11" thickBot="1">
+    <row r="190" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B190" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C190" s="46" t="s">
         <v>335</v>
       </c>
       <c r="D190" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>336</v>
       </c>
       <c r="F190" s="5">
         <v>42156</v>
       </c>
       <c r="G190" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H190" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I190" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J190" s="15"/>
       <c r="K190" s="15"/>
       <c r="L190" s="15"/>
       <c r="M190" s="15"/>
       <c r="N190" s="15"/>
       <c r="O190" s="15"/>
     </row>
-    <row r="191" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+    <row r="191" spans="2:15" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B191" s="7"/>
       <c r="C191" s="46"/>
       <c r="D191" s="4"/>
       <c r="E191" s="4"/>
       <c r="F191" s="5"/>
       <c r="G191" s="4"/>
       <c r="H191" s="15"/>
       <c r="I191" s="15"/>
       <c r="J191" s="15"/>
       <c r="K191" s="15"/>
       <c r="L191" s="15"/>
       <c r="M191" s="15"/>
       <c r="N191" s="15"/>
       <c r="O191" s="15"/>
     </row>
-    <row r="192" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+    <row r="192" spans="2:15" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B192" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C192" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D192" s="4" t="s">
         <v>348</v>
       </c>
       <c r="E192" s="4" t="s">
         <v>519</v>
       </c>
       <c r="F192" s="5">
         <v>46054</v>
       </c>
       <c r="G192" s="4"/>
       <c r="H192" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I192" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J192" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K192" s="15"/>
       <c r="L192" s="15"/>
       <c r="M192" s="15"/>
       <c r="N192" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O192" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="193" spans="2:15" ht="11" thickBot="1">
+    <row r="193" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B193" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C193" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D193" s="4" t="s">
         <v>342</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>495</v>
       </c>
       <c r="F193" s="5">
         <v>45931</v>
       </c>
       <c r="G193" s="4"/>
       <c r="H193" s="15"/>
       <c r="I193" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J193" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K193" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L193" s="15"/>
       <c r="M193" s="15"/>
       <c r="N193" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O193" s="15"/>
     </row>
-    <row r="194" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+    <row r="194" spans="2:15" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B194" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C194" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D194" s="4" t="s">
         <v>338</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>493</v>
       </c>
       <c r="F194" s="5">
         <v>45931</v>
       </c>
       <c r="G194" s="4"/>
       <c r="H194" s="15"/>
       <c r="I194" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J194" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K194" s="15"/>
       <c r="L194" s="15"/>
       <c r="M194" s="15"/>
       <c r="N194" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="195" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+    <row r="195" spans="2:15" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B195" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C195" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D195" s="4" t="s">
         <v>524</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>525</v>
       </c>
       <c r="F195" s="5">
         <v>45870</v>
       </c>
       <c r="G195" s="4"/>
       <c r="H195" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I195" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J195" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K195" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L195" s="15"/>
       <c r="M195" s="15"/>
       <c r="N195" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O195" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="196" spans="2:15" ht="11.25" customHeight="1" thickBot="1">
+    <row r="196" spans="2:15" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B196" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C196" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D196" s="4" t="s">
         <v>338</v>
       </c>
       <c r="E196" s="4" t="s">
         <v>339</v>
       </c>
       <c r="F196" s="5">
         <v>45689</v>
       </c>
       <c r="G196" s="4"/>
       <c r="H196" s="15"/>
       <c r="I196" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J196" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K196" s="15"/>
       <c r="L196" s="15"/>
       <c r="M196" s="15"/>
       <c r="N196" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O196" s="15"/>
     </row>
-    <row r="197" spans="2:15" ht="11" thickBot="1">
+    <row r="197" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B197" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C197" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>340</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>341</v>
       </c>
       <c r="F197" s="5">
         <v>45566</v>
       </c>
       <c r="G197" s="4"/>
       <c r="H197" s="15"/>
       <c r="I197" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J197" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K197" s="15"/>
       <c r="L197" s="15"/>
       <c r="M197" s="15"/>
       <c r="N197" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O197" s="15"/>
     </row>
-    <row r="198" spans="2:15" ht="11" thickBot="1">
+    <row r="198" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B198" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C198" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D198" s="4" t="s">
         <v>342</v>
       </c>
       <c r="E198" s="4" t="s">
         <v>116</v>
       </c>
       <c r="F198" s="5">
         <v>45566</v>
       </c>
       <c r="G198" s="4"/>
       <c r="H198" s="15"/>
       <c r="I198" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J198" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K198" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L198" s="15"/>
       <c r="M198" s="15"/>
       <c r="N198" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O198" s="15"/>
     </row>
-    <row r="199" spans="2:15" ht="11" thickBot="1">
+    <row r="199" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B199" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C199" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>343</v>
       </c>
       <c r="E199" s="4" t="s">
         <v>118</v>
       </c>
       <c r="F199" s="5">
         <v>45536</v>
       </c>
       <c r="G199" s="4"/>
       <c r="H199" s="15"/>
       <c r="I199" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J199" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K199" s="15"/>
       <c r="L199" s="15"/>
       <c r="M199" s="15"/>
       <c r="N199" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O199" s="15"/>
     </row>
-    <row r="200" spans="2:15" ht="11" thickBot="1">
+    <row r="200" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B200" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C200" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D200" s="4" t="s">
         <v>344</v>
       </c>
       <c r="E200" s="4" t="s">
         <v>345</v>
       </c>
       <c r="F200" s="5">
         <v>45444</v>
       </c>
       <c r="G200" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H200" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I200" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J200" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K200" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L200" s="15"/>
       <c r="M200" s="15"/>
       <c r="N200" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O200" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="201" spans="2:15" ht="11" thickBot="1">
+    <row r="201" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B201" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C201" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>346</v>
       </c>
       <c r="E201" s="4" t="s">
         <v>347</v>
       </c>
       <c r="F201" s="5">
         <v>43252</v>
       </c>
       <c r="G201" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H201" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I201" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J201" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K201" s="15"/>
       <c r="L201" s="15"/>
       <c r="M201" s="15"/>
       <c r="N201" s="15"/>
       <c r="O201" s="15"/>
     </row>
-    <row r="202" spans="2:15" ht="11" thickBot="1">
+    <row r="202" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B202" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C202" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D202" s="4" t="s">
         <v>348</v>
       </c>
       <c r="E202" s="4" t="s">
         <v>349</v>
       </c>
       <c r="F202" s="5">
         <v>43191</v>
       </c>
       <c r="G202" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H202" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I202" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J202" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K202" s="15"/>
       <c r="L202" s="15"/>
       <c r="M202" s="15"/>
       <c r="N202" s="15"/>
       <c r="O202" s="15"/>
     </row>
-    <row r="203" spans="2:15" ht="20.5" thickBot="1">
+    <row r="203" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B203" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C203" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>350</v>
       </c>
       <c r="E203" s="4" t="s">
         <v>351</v>
       </c>
       <c r="F203" s="5">
         <v>44805</v>
       </c>
       <c r="G203" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H203" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I203" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J203" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K203" s="15"/>
       <c r="L203" s="15"/>
       <c r="M203" s="15"/>
       <c r="N203" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O203" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="204" spans="2:15" ht="11" thickBot="1">
+    <row r="204" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B204" s="7"/>
       <c r="C204" s="46"/>
       <c r="D204" s="4"/>
       <c r="E204" s="4"/>
       <c r="F204" s="5"/>
       <c r="G204" s="4"/>
       <c r="H204" s="15"/>
       <c r="I204" s="15"/>
       <c r="J204" s="15"/>
       <c r="K204" s="15"/>
       <c r="L204" s="15"/>
       <c r="M204" s="15"/>
       <c r="N204" s="15"/>
       <c r="O204" s="15"/>
     </row>
-    <row r="205" spans="2:15" ht="11" thickBot="1">
+    <row r="205" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B205" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C205" s="46" t="s">
         <v>353</v>
       </c>
       <c r="D205" s="4" t="s">
         <v>354</v>
       </c>
       <c r="E205" s="4" t="s">
         <v>355</v>
       </c>
       <c r="F205" s="5">
         <v>41579</v>
       </c>
       <c r="G205" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H205" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I205" s="15"/>
       <c r="J205" s="15"/>
       <c r="K205" s="15"/>
       <c r="L205" s="15"/>
       <c r="M205" s="15"/>
       <c r="N205" s="15"/>
       <c r="O205" s="15"/>
     </row>
-    <row r="206" spans="2:15" ht="11" thickBot="1">
+    <row r="206" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B206" s="7"/>
       <c r="C206" s="46"/>
       <c r="D206" s="4"/>
       <c r="E206" s="4"/>
       <c r="F206" s="5"/>
       <c r="G206" s="4"/>
       <c r="H206" s="15"/>
       <c r="I206" s="15"/>
       <c r="J206" s="15"/>
       <c r="K206" s="15"/>
       <c r="L206" s="15"/>
       <c r="M206" s="15"/>
       <c r="N206" s="15"/>
       <c r="O206" s="15"/>
     </row>
-    <row r="207" spans="2:15" ht="11" thickBot="1">
+    <row r="207" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B207" s="7" t="s">
         <v>377</v>
       </c>
       <c r="C207" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D207" s="4" t="s">
         <v>378</v>
       </c>
       <c r="E207" s="4" t="s">
         <v>379</v>
       </c>
       <c r="F207" s="5">
         <v>44652</v>
       </c>
       <c r="G207" s="4"/>
       <c r="H207" s="15"/>
       <c r="I207" s="15"/>
       <c r="J207" s="15"/>
       <c r="K207" s="15"/>
       <c r="L207" s="15"/>
       <c r="M207" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N207" s="15"/>
       <c r="O207" s="15"/>
     </row>
-    <row r="208" spans="2:15" ht="11" thickBot="1">
+    <row r="208" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B208" s="7"/>
       <c r="C208" s="46"/>
       <c r="D208" s="4"/>
       <c r="E208" s="4"/>
       <c r="F208" s="5"/>
       <c r="G208" s="4"/>
       <c r="H208" s="15"/>
       <c r="I208" s="15"/>
       <c r="J208" s="15"/>
       <c r="K208" s="15"/>
       <c r="L208" s="15"/>
       <c r="M208" s="15"/>
       <c r="N208" s="15"/>
       <c r="O208" s="15"/>
     </row>
-    <row r="209" spans="2:15" ht="11" thickBot="1">
+    <row r="209" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B209" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C209" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>381</v>
       </c>
       <c r="E209" s="4" t="s">
         <v>382</v>
       </c>
       <c r="F209" s="5">
         <v>45597</v>
       </c>
       <c r="G209" s="4" t="s">
         <v>383</v>
       </c>
       <c r="H209" s="15"/>
       <c r="I209" s="15"/>
       <c r="J209" s="15"/>
       <c r="K209" s="15"/>
       <c r="L209" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M209" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N209" s="15"/>
       <c r="O209" s="15"/>
     </row>
-    <row r="210" spans="2:15" ht="11" thickBot="1">
+    <row r="210" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B210" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C210" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>384</v>
       </c>
       <c r="E210" s="4" t="s">
         <v>385</v>
       </c>
       <c r="F210" s="5">
         <v>44958</v>
       </c>
       <c r="G210" s="4" t="s">
         <v>386</v>
       </c>
       <c r="H210" s="15"/>
       <c r="I210" s="15"/>
       <c r="J210" s="15"/>
       <c r="K210" s="15"/>
       <c r="L210" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M210" s="15"/>
       <c r="N210" s="15"/>
       <c r="O210" s="15"/>
     </row>
-    <row r="211" spans="2:15" ht="11" thickBot="1">
+    <row r="211" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B211" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C211" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D211" s="4">
         <v>7180</v>
       </c>
       <c r="E211" s="4" t="s">
         <v>487</v>
       </c>
       <c r="F211" s="5">
         <v>44440</v>
       </c>
       <c r="G211" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H211" s="15"/>
       <c r="I211" s="15"/>
       <c r="J211" s="15"/>
       <c r="K211" s="15"/>
       <c r="L211" s="15"/>
       <c r="M211" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N211" s="15"/>
       <c r="O211" s="15"/>
     </row>
-    <row r="212" spans="2:15" ht="11" thickBot="1">
+    <row r="212" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B212" s="7"/>
       <c r="C212" s="46"/>
       <c r="D212" s="4"/>
       <c r="E212" s="4"/>
       <c r="F212" s="5"/>
       <c r="G212" s="4"/>
       <c r="H212" s="15"/>
       <c r="I212" s="15"/>
       <c r="J212" s="15"/>
       <c r="K212" s="15"/>
       <c r="L212" s="15"/>
       <c r="M212" s="15"/>
       <c r="N212" s="15"/>
       <c r="O212" s="15"/>
     </row>
-    <row r="213" spans="2:15" ht="11" thickBot="1">
+    <row r="213" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B213" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C213" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>47</v>
       </c>
       <c r="E213" s="4" t="s">
         <v>48</v>
       </c>
       <c r="F213" s="5">
         <v>43709</v>
       </c>
       <c r="G213" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H213" s="15"/>
       <c r="I213" s="15"/>
       <c r="J213" s="15"/>
       <c r="K213" s="15"/>
       <c r="L213" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M213" s="15"/>
       <c r="N213" s="15"/>
       <c r="O213" s="15"/>
     </row>
-    <row r="214" spans="2:15" ht="11" thickBot="1">
+    <row r="214" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B214" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C214" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D214" s="4" t="s">
         <v>356</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F214" s="5">
         <v>43070</v>
       </c>
       <c r="G214" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H214" s="15"/>
       <c r="I214" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J214" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K214" s="15"/>
       <c r="L214" s="15"/>
       <c r="M214" s="15"/>
       <c r="N214" s="15"/>
       <c r="O214" s="15"/>
     </row>
-    <row r="215" spans="2:15" ht="11" thickBot="1">
+    <row r="215" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B215" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C215" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>358</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>359</v>
       </c>
       <c r="F215" s="5">
         <v>42826</v>
       </c>
       <c r="G215" s="4" t="s">
         <v>360</v>
       </c>
       <c r="H215" s="15"/>
       <c r="I215" s="15"/>
       <c r="J215" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K215" s="15"/>
       <c r="L215" s="15"/>
       <c r="M215" s="15"/>
       <c r="N215" s="15"/>
       <c r="O215" s="15"/>
     </row>
-    <row r="216" spans="2:15" ht="11" thickBot="1">
+    <row r="216" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B216" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C216" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="4" t="s">
         <v>361</v>
       </c>
       <c r="E216" s="4" t="s">
         <v>359</v>
       </c>
       <c r="F216" s="5">
         <v>42826</v>
       </c>
       <c r="G216" s="4" t="s">
         <v>360</v>
       </c>
       <c r="H216" s="15"/>
       <c r="I216" s="15"/>
       <c r="J216" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K216" s="15"/>
       <c r="L216" s="15"/>
       <c r="M216" s="15"/>
       <c r="N216" s="15"/>
       <c r="O216" s="15"/>
     </row>
-    <row r="217" spans="2:15" ht="11" thickBot="1">
+    <row r="217" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B217" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C217" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>362</v>
       </c>
       <c r="E217" s="4" t="s">
         <v>363</v>
       </c>
       <c r="F217" s="5">
         <v>42767</v>
       </c>
       <c r="G217" s="4" t="s">
         <v>230</v>
       </c>
       <c r="H217" s="15"/>
       <c r="I217" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J217" s="15"/>
       <c r="K217" s="15"/>
       <c r="L217" s="15"/>
       <c r="M217" s="15"/>
       <c r="N217" s="15"/>
       <c r="O217" s="15"/>
     </row>
-    <row r="218" spans="2:15" ht="11" thickBot="1">
+    <row r="218" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B218" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C218" s="47" t="s">
         <v>364</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>365</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>366</v>
       </c>
       <c r="F218" s="5">
         <v>42705</v>
       </c>
       <c r="G218" s="6" t="s">
         <v>230</v>
       </c>
       <c r="H218" s="15"/>
       <c r="I218" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J218" s="15"/>
       <c r="K218" s="15"/>
       <c r="L218" s="15"/>
       <c r="M218" s="15"/>
       <c r="N218" s="15"/>
       <c r="O218" s="15"/>
     </row>
-    <row r="219" spans="2:15" ht="20.5" thickBot="1">
+    <row r="219" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B219" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C219" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>367</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F219" s="8">
         <v>42036</v>
       </c>
       <c r="G219" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H219" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I219" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J219" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K219" s="15"/>
       <c r="L219" s="15"/>
       <c r="M219" s="15"/>
       <c r="N219" s="15"/>
       <c r="O219" s="15"/>
     </row>
-    <row r="220" spans="2:15" ht="11" thickBot="1">
+    <row r="220" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B220" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C220" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D220" s="4" t="s">
         <v>369</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>370</v>
       </c>
       <c r="F220" s="8">
         <v>42036</v>
       </c>
       <c r="G220" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H220" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I220" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J220" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K220" s="15"/>
       <c r="L220" s="15"/>
       <c r="M220" s="15"/>
       <c r="N220" s="15"/>
       <c r="O220" s="15"/>
     </row>
-    <row r="221" spans="2:15" ht="11" thickBot="1">
+    <row r="221" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B221" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C221" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>365</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>371</v>
       </c>
       <c r="F221" s="8">
         <v>42005</v>
       </c>
       <c r="G221" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H221" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I221" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J221" s="15"/>
       <c r="K221" s="15"/>
       <c r="L221" s="15"/>
       <c r="M221" s="15"/>
       <c r="N221" s="15"/>
       <c r="O221" s="15"/>
     </row>
-    <row r="222" spans="2:15" ht="11" thickBot="1">
+    <row r="222" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B222" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C222" s="47" t="s">
         <v>15</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>372</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>371</v>
       </c>
       <c r="F222" s="8">
         <v>42005</v>
       </c>
       <c r="G222" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H222" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I222" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J222" s="15"/>
       <c r="K222" s="15"/>
       <c r="L222" s="15"/>
       <c r="M222" s="15"/>
       <c r="N222" s="15"/>
       <c r="O222" s="15"/>
     </row>
-    <row r="223" spans="2:15" ht="11" thickBot="1">
+    <row r="223" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B223" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C223" s="46" t="s">
         <v>373</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E223" s="4" t="s">
         <v>374</v>
       </c>
       <c r="F223" s="5">
         <v>41456</v>
       </c>
       <c r="G223" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H223" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I223" s="15"/>
       <c r="J223" s="15"/>
       <c r="K223" s="15"/>
       <c r="L223" s="15"/>
       <c r="M223" s="15"/>
       <c r="N223" s="15"/>
       <c r="O223" s="15"/>
     </row>
-    <row r="224" spans="2:15" ht="11" thickBot="1">
+    <row r="224" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B224" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C224" s="46" t="s">
         <v>375</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E224" s="4" t="s">
         <v>374</v>
       </c>
       <c r="F224" s="5">
         <v>41456</v>
       </c>
       <c r="G224" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H224" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I224" s="15"/>
       <c r="J224" s="15"/>
       <c r="K224" s="15"/>
       <c r="L224" s="15"/>
       <c r="M224" s="15"/>
       <c r="N224" s="15"/>
       <c r="O224" s="15"/>
     </row>
-    <row r="225" spans="2:15" ht="11" thickBot="1">
+    <row r="225" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B225" s="7"/>
       <c r="C225" s="46"/>
       <c r="D225" s="4"/>
       <c r="E225" s="4"/>
       <c r="F225" s="5"/>
       <c r="G225" s="4"/>
       <c r="H225" s="15"/>
       <c r="I225" s="15"/>
       <c r="J225" s="15"/>
       <c r="K225" s="15"/>
       <c r="L225" s="15"/>
       <c r="M225" s="15"/>
       <c r="N225" s="15"/>
       <c r="O225" s="15"/>
     </row>
-    <row r="226" spans="2:15" ht="11" thickBot="1">
+    <row r="226" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B226" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C226" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>44</v>
       </c>
       <c r="E226" s="4" t="s">
         <v>45</v>
       </c>
       <c r="F226" s="5">
         <v>43739</v>
       </c>
       <c r="G226" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H226" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I226" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J226" s="15"/>
       <c r="K226" s="15"/>
       <c r="L226" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M226" s="15"/>
       <c r="N226" s="15"/>
       <c r="O226" s="15"/>
     </row>
-    <row r="227" spans="2:15" ht="11" thickBot="1">
+    <row r="227" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B227" s="7"/>
       <c r="C227" s="46"/>
       <c r="D227" s="4"/>
       <c r="E227" s="4"/>
       <c r="F227" s="5"/>
       <c r="G227" s="4"/>
     </row>
-    <row r="228" spans="2:15" ht="11" thickBot="1">
+    <row r="228" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B228" s="7" t="s">
         <v>527</v>
       </c>
       <c r="C228" s="46"/>
       <c r="D228" s="4" t="s">
         <v>528</v>
       </c>
       <c r="E228" s="4" t="s">
         <v>530</v>
       </c>
       <c r="F228" s="5">
         <v>45839</v>
       </c>
       <c r="G228" s="4" t="s">
         <v>529</v>
       </c>
       <c r="H228" s="15"/>
       <c r="I228" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J228" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K228" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L228" s="15"/>
       <c r="M228" s="15"/>
       <c r="N228" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O228" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="229" spans="2:15" ht="11" thickBot="1">
+    <row r="229" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B229" s="7" t="s">
         <v>527</v>
       </c>
       <c r="C229" s="46"/>
       <c r="D229" s="4" t="s">
         <v>387</v>
       </c>
       <c r="E229" s="4" t="s">
         <v>388</v>
       </c>
       <c r="F229" s="5">
         <v>45658</v>
       </c>
       <c r="G229" s="4" t="s">
         <v>389</v>
       </c>
       <c r="H229" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I229" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J229" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K229" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L229" s="15"/>
       <c r="M229" s="15"/>
       <c r="N229" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O229" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="230" spans="2:15" ht="11" thickBot="1">
+    <row r="230" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B230" s="7"/>
       <c r="C230" s="46"/>
       <c r="D230" s="4"/>
       <c r="E230" s="4"/>
       <c r="F230" s="5"/>
       <c r="G230" s="4"/>
       <c r="H230" s="15"/>
       <c r="I230" s="15"/>
       <c r="J230" s="15"/>
       <c r="K230" s="15"/>
       <c r="L230" s="15"/>
       <c r="M230" s="15"/>
       <c r="N230" s="15"/>
       <c r="O230" s="15"/>
     </row>
-    <row r="231" spans="2:15" ht="11" thickBot="1">
+    <row r="231" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B231" s="16" t="s">
         <v>392</v>
       </c>
       <c r="C231" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D231" s="4" t="s">
         <v>393</v>
       </c>
       <c r="E231" s="4" t="s">
         <v>394</v>
       </c>
       <c r="F231" s="5">
         <v>44652</v>
       </c>
       <c r="G231" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H231" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I231" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J231" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K231" s="15"/>
       <c r="L231" s="15"/>
       <c r="M231" s="15"/>
       <c r="N231" s="15"/>
       <c r="O231" s="15"/>
     </row>
-    <row r="232" spans="2:15" ht="11" thickBot="1">
+    <row r="232" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B232" s="16"/>
       <c r="C232" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="4"/>
       <c r="E232" s="4"/>
       <c r="F232" s="5"/>
       <c r="G232" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H232" s="15"/>
       <c r="I232" s="15"/>
       <c r="J232" s="15"/>
       <c r="K232" s="15"/>
       <c r="L232" s="15"/>
       <c r="M232" s="15"/>
       <c r="N232" s="15"/>
       <c r="O232" s="15"/>
     </row>
-    <row r="233" spans="2:15" ht="11" thickBot="1">
+    <row r="233" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B233" s="39" t="s">
         <v>395</v>
       </c>
       <c r="C233" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>396</v>
       </c>
       <c r="E233" s="4" t="s">
         <v>397</v>
       </c>
       <c r="F233" s="5">
         <v>44958</v>
       </c>
       <c r="G233" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H233" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I233" s="15"/>
       <c r="J233" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K233" s="15"/>
       <c r="L233" s="15"/>
       <c r="M233" s="15"/>
       <c r="N233" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O233" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="234" spans="2:15" ht="11" thickBot="1">
+    <row r="234" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B234" s="39" t="s">
         <v>395</v>
       </c>
       <c r="C234" s="46"/>
       <c r="D234" s="4" t="s">
         <v>390</v>
       </c>
       <c r="E234" s="4" t="s">
         <v>391</v>
       </c>
       <c r="F234" s="5">
         <v>44866</v>
       </c>
       <c r="G234" s="4"/>
       <c r="H234" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I234" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J234" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K234" s="15"/>
       <c r="L234" s="15"/>
       <c r="M234" s="15"/>
       <c r="N234" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O234" s="15"/>
     </row>
-    <row r="235" spans="2:15" ht="11" thickBot="1">
+    <row r="235" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B235" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C235" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>398</v>
       </c>
       <c r="E235" s="4" t="s">
         <v>399</v>
       </c>
       <c r="F235" s="5">
         <v>44774</v>
       </c>
       <c r="G235" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H235" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I235" s="15"/>
       <c r="J235" s="15"/>
       <c r="K235" s="15"/>
       <c r="L235" s="15"/>
       <c r="M235" s="15"/>
       <c r="N235" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O235" s="15"/>
     </row>
-    <row r="236" spans="2:15" ht="11" thickBot="1">
+    <row r="236" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B236" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C236" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E236" s="4" t="s">
         <v>51</v>
       </c>
       <c r="F236" s="5">
         <v>44774</v>
       </c>
       <c r="G236" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H236" s="15"/>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="K236" s="15"/>
       <c r="L236" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M236" s="15"/>
       <c r="N236" s="15"/>
       <c r="O236" s="15"/>
     </row>
-    <row r="237" spans="2:15" ht="11" thickBot="1">
+    <row r="237" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B237" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C237" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E237" s="4" t="s">
         <v>400</v>
       </c>
       <c r="F237" s="5">
         <v>44348</v>
       </c>
       <c r="G237" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H237" s="15"/>
       <c r="I237" s="15"/>
       <c r="J237" s="15"/>
       <c r="K237" s="15"/>
       <c r="L237" s="15"/>
       <c r="M237" s="15"/>
       <c r="N237" s="15"/>
       <c r="O237" s="15"/>
     </row>
-    <row r="238" spans="2:15" ht="11" thickBot="1">
+    <row r="238" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B238" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C238" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E238" s="4" t="s">
         <v>401</v>
       </c>
       <c r="F238" s="5">
         <v>43525</v>
       </c>
       <c r="G238" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H238" s="15"/>
       <c r="I238" s="15"/>
       <c r="J238" s="15"/>
       <c r="K238" s="15"/>
       <c r="L238" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M238" s="15"/>
       <c r="N238" s="15"/>
       <c r="O238" s="15"/>
     </row>
-    <row r="239" spans="2:15" ht="11" thickBot="1">
+    <row r="239" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B239" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C239" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E239" s="4" t="s">
         <v>402</v>
       </c>
       <c r="F239" s="5">
         <v>43525</v>
       </c>
       <c r="G239" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H239" s="15"/>
       <c r="I239" s="15"/>
       <c r="J239" s="15"/>
       <c r="K239" s="15"/>
       <c r="L239" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M239" s="15"/>
       <c r="N239" s="15"/>
       <c r="O239" s="15"/>
     </row>
-    <row r="240" spans="2:15" ht="11" thickBot="1">
+    <row r="240" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B240" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C240" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>403</v>
       </c>
       <c r="E240" s="4" t="s">
         <v>404</v>
       </c>
       <c r="F240" s="5">
         <v>43101</v>
       </c>
       <c r="G240" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H240" s="15"/>
       <c r="I240" s="15"/>
       <c r="J240" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K240" s="15"/>
       <c r="L240" s="15"/>
       <c r="M240" s="15"/>
       <c r="N240" s="15"/>
       <c r="O240" s="15"/>
     </row>
-    <row r="241" spans="2:15" ht="11" thickBot="1">
+    <row r="241" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B241" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C241" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>405</v>
       </c>
       <c r="E241" s="4" t="s">
         <v>406</v>
       </c>
       <c r="F241" s="5">
         <v>43009</v>
       </c>
       <c r="G241" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H241" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I241" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J241" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K241" s="15"/>
       <c r="L241" s="15"/>
       <c r="M241" s="15"/>
       <c r="N241" s="15"/>
       <c r="O241" s="15"/>
     </row>
-    <row r="242" spans="2:15" ht="11" thickBot="1">
+    <row r="242" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B242" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C242" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>407</v>
       </c>
       <c r="E242" s="4" t="s">
         <v>408</v>
       </c>
       <c r="F242" s="5">
         <v>43009</v>
       </c>
       <c r="G242" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H242" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I242" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J242" s="15"/>
       <c r="K242" s="15"/>
       <c r="L242" s="15"/>
       <c r="M242" s="15"/>
       <c r="N242" s="15"/>
       <c r="O242" s="15"/>
     </row>
-    <row r="243" spans="2:15" ht="11" thickBot="1">
+    <row r="243" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B243" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C243" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>409</v>
       </c>
       <c r="E243" s="4" t="s">
         <v>410</v>
       </c>
       <c r="F243" s="5">
         <v>43009</v>
       </c>
       <c r="G243" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H243" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I243" s="15"/>
       <c r="J243" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K243" s="15"/>
       <c r="L243" s="15"/>
       <c r="M243" s="15"/>
       <c r="N243" s="15"/>
       <c r="O243" s="15"/>
     </row>
-    <row r="244" spans="2:15" ht="11" thickBot="1">
+    <row r="244" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B244" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C244" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D244" s="4" t="s">
         <v>411</v>
       </c>
       <c r="E244" s="4" t="s">
         <v>412</v>
       </c>
       <c r="F244" s="5">
         <v>43009</v>
       </c>
       <c r="G244" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H244" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I244" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J244" s="15"/>
       <c r="K244" s="15"/>
       <c r="L244" s="15"/>
       <c r="M244" s="15"/>
       <c r="N244" s="15"/>
       <c r="O244" s="15"/>
     </row>
-    <row r="245" spans="2:15" ht="11" thickBot="1">
+    <row r="245" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B245" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C245" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>413</v>
       </c>
       <c r="E245" s="4" t="s">
         <v>414</v>
       </c>
       <c r="F245" s="5">
         <v>43009</v>
       </c>
       <c r="G245" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H245" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I245" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J245" s="15"/>
       <c r="K245" s="15"/>
       <c r="L245" s="15"/>
       <c r="M245" s="15"/>
       <c r="N245" s="15"/>
       <c r="O245" s="15"/>
     </row>
-    <row r="246" spans="2:15" ht="11" thickBot="1">
+    <row r="246" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B246" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C246" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>415</v>
       </c>
       <c r="E246" s="4" t="s">
         <v>416</v>
       </c>
       <c r="F246" s="5">
         <v>42826</v>
       </c>
       <c r="G246" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H246" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I246" s="15"/>
       <c r="J246" s="15"/>
       <c r="K246" s="15"/>
       <c r="L246" s="15"/>
       <c r="M246" s="15"/>
       <c r="N246" s="15"/>
       <c r="O246" s="15"/>
     </row>
-    <row r="247" spans="2:15" ht="11" thickBot="1">
+    <row r="247" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B247" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C247" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>417</v>
       </c>
       <c r="E247" s="4" t="s">
         <v>418</v>
       </c>
       <c r="F247" s="5">
         <v>42036</v>
       </c>
       <c r="G247" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H247" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I247" s="15"/>
       <c r="J247" s="15"/>
       <c r="K247" s="15"/>
       <c r="L247" s="15"/>
       <c r="M247" s="15"/>
       <c r="N247" s="15"/>
       <c r="O247" s="15"/>
     </row>
-    <row r="248" spans="2:15" ht="11" thickBot="1">
+    <row r="248" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B248" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C248" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>407</v>
       </c>
       <c r="E248" s="4" t="s">
         <v>419</v>
       </c>
       <c r="F248" s="5">
         <v>42036</v>
       </c>
       <c r="G248" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H248" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J248" s="15"/>
       <c r="K248" s="15"/>
       <c r="L248" s="15"/>
       <c r="M248" s="15"/>
       <c r="N248" s="15"/>
       <c r="O248" s="15"/>
     </row>
-    <row r="249" spans="2:15" ht="11" thickBot="1">
+    <row r="249" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B249" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C249" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>420</v>
       </c>
       <c r="E249" s="4" t="s">
         <v>421</v>
       </c>
       <c r="F249" s="5">
         <v>42036</v>
       </c>
       <c r="G249" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H249" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I249" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J249" s="15"/>
       <c r="K249" s="15"/>
       <c r="L249" s="15"/>
       <c r="M249" s="15"/>
       <c r="N249" s="15"/>
       <c r="O249" s="15"/>
     </row>
-    <row r="250" spans="2:15" ht="11" thickBot="1">
+    <row r="250" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B250" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>422</v>
       </c>
       <c r="E250" s="4" t="s">
         <v>423</v>
       </c>
       <c r="F250" s="5">
         <v>42036</v>
       </c>
       <c r="G250" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H250" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I250" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J250" s="15"/>
       <c r="K250" s="15"/>
       <c r="L250" s="15"/>
       <c r="M250" s="15"/>
       <c r="N250" s="15"/>
       <c r="O250" s="15"/>
     </row>
-    <row r="251" spans="2:15" ht="11" thickBot="1">
+    <row r="251" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B251" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C251" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>424</v>
       </c>
       <c r="E251" s="4" t="s">
         <v>425</v>
       </c>
       <c r="F251" s="5">
         <v>41821</v>
       </c>
       <c r="G251" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H251" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I251" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J251" s="15"/>
       <c r="K251" s="15"/>
       <c r="L251" s="15"/>
       <c r="M251" s="15"/>
       <c r="N251" s="15"/>
       <c r="O251" s="15"/>
     </row>
-    <row r="252" spans="2:15" ht="11" thickBot="1">
+    <row r="252" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B252" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C252" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>426</v>
       </c>
       <c r="E252" s="4" t="s">
         <v>427</v>
       </c>
       <c r="F252" s="5">
         <v>41609</v>
       </c>
       <c r="G252" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H252" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I252" s="15"/>
       <c r="J252" s="15"/>
       <c r="K252" s="15"/>
       <c r="L252" s="15"/>
       <c r="M252" s="15"/>
       <c r="N252" s="15"/>
       <c r="O252" s="15"/>
     </row>
-    <row r="253" spans="2:15" ht="11" thickBot="1">
+    <row r="253" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B253" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C253" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>428</v>
       </c>
       <c r="E253" s="4" t="s">
         <v>429</v>
       </c>
       <c r="F253" s="5">
         <v>41609</v>
       </c>
       <c r="G253" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H253" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I253" s="15"/>
       <c r="J253" s="15"/>
       <c r="K253" s="15"/>
       <c r="L253" s="15"/>
       <c r="M253" s="15"/>
       <c r="N253" s="15"/>
       <c r="O253" s="15"/>
     </row>
-    <row r="254" spans="2:15" ht="11" thickBot="1">
+    <row r="254" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B254" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C254" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>430</v>
       </c>
       <c r="E254" s="4" t="s">
         <v>431</v>
       </c>
       <c r="F254" s="5">
         <v>41487</v>
       </c>
       <c r="G254" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H254" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I254" s="15"/>
       <c r="J254" s="15"/>
       <c r="K254" s="15"/>
       <c r="L254" s="15"/>
       <c r="M254" s="15"/>
       <c r="N254" s="15"/>
       <c r="O254" s="15"/>
     </row>
-    <row r="255" spans="2:15" ht="11" thickBot="1">
+    <row r="255" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B255" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C255" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>432</v>
       </c>
       <c r="E255" s="4" t="s">
         <v>433</v>
       </c>
       <c r="F255" s="5">
         <v>41456</v>
       </c>
       <c r="G255" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H255" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I255" s="15"/>
       <c r="J255" s="15"/>
       <c r="K255" s="15"/>
       <c r="L255" s="15"/>
       <c r="M255" s="15"/>
       <c r="N255" s="15"/>
       <c r="O255" s="15"/>
     </row>
-    <row r="256" spans="2:15" ht="11" thickBot="1">
+    <row r="256" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B256" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C256" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>434</v>
       </c>
       <c r="E256" s="4" t="s">
         <v>435</v>
       </c>
       <c r="F256" s="5">
         <v>41275</v>
       </c>
       <c r="G256" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H256" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I256" s="15"/>
       <c r="J256" s="15"/>
       <c r="K256" s="15"/>
       <c r="L256" s="15"/>
       <c r="M256" s="15"/>
       <c r="N256" s="15"/>
       <c r="O256" s="15"/>
     </row>
-    <row r="257" spans="2:15" ht="11" thickBot="1">
+    <row r="257" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B257" s="39" t="s">
         <v>512</v>
       </c>
       <c r="C257" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>436</v>
       </c>
       <c r="E257" s="4" t="s">
         <v>437</v>
       </c>
       <c r="F257" s="5">
         <v>41275</v>
       </c>
       <c r="G257" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H257" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I257" s="15"/>
       <c r="J257" s="15"/>
       <c r="K257" s="15"/>
       <c r="L257" s="15"/>
       <c r="M257" s="15"/>
       <c r="N257" s="15"/>
       <c r="O257" s="15"/>
     </row>
-    <row r="258" spans="2:15" ht="11" thickBot="1">
+    <row r="258" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B258" s="7"/>
       <c r="C258" s="46"/>
       <c r="D258" s="4"/>
       <c r="E258" s="4"/>
       <c r="F258" s="4"/>
       <c r="G258" s="4"/>
       <c r="H258" s="15"/>
       <c r="I258" s="15"/>
       <c r="J258" s="15"/>
       <c r="K258" s="15"/>
       <c r="L258" s="15"/>
       <c r="M258" s="15"/>
       <c r="N258" s="15"/>
       <c r="O258" s="15"/>
     </row>
-    <row r="259" spans="2:15" ht="11" thickBot="1">
+    <row r="259" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B259" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>438</v>
       </c>
       <c r="E259" s="4" t="s">
         <v>439</v>
       </c>
       <c r="F259" s="5">
         <v>45383</v>
       </c>
       <c r="G259" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H259" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="15"/>
       <c r="L259" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M259" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N259" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O259" s="15"/>
     </row>
-    <row r="260" spans="2:15" ht="11" thickBot="1">
+    <row r="260" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B260" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C260" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>440</v>
       </c>
       <c r="E260" s="4" t="s">
         <v>441</v>
       </c>
       <c r="F260" s="5">
         <v>44805</v>
       </c>
       <c r="G260" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H260" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I260" s="15"/>
       <c r="J260" s="15"/>
       <c r="K260" s="15"/>
       <c r="L260" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M260" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N260" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O260" s="15"/>
     </row>
-    <row r="261" spans="2:15" ht="11" thickBot="1">
+    <row r="261" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B261" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C261" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>442</v>
       </c>
       <c r="E261" s="4" t="s">
         <v>443</v>
       </c>
       <c r="F261" s="5">
         <v>44805</v>
       </c>
       <c r="G261" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H261" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I261" s="15"/>
       <c r="J261" s="15"/>
       <c r="K261" s="15"/>
       <c r="L261" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M261" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N261" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O261" s="15"/>
     </row>
-    <row r="262" spans="2:15" ht="11" thickBot="1">
+    <row r="262" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B262" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C262" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>444</v>
       </c>
       <c r="E262" s="4" t="s">
         <v>445</v>
       </c>
       <c r="F262" s="5">
         <v>44348</v>
       </c>
       <c r="G262" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H262" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I262" s="15"/>
       <c r="J262" s="15"/>
       <c r="K262" s="15"/>
       <c r="L262" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M262" s="15"/>
       <c r="N262" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O262" s="15"/>
     </row>
-    <row r="263" spans="2:15" ht="11" thickBot="1">
+    <row r="263" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B263" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C263" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>442</v>
       </c>
       <c r="E263" s="4" t="s">
         <v>446</v>
       </c>
       <c r="F263" s="5">
         <v>44348</v>
       </c>
       <c r="G263" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H263" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I263" s="15"/>
       <c r="J263" s="15"/>
       <c r="K263" s="15"/>
       <c r="L263" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M263" s="15"/>
       <c r="N263" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O263" s="15"/>
     </row>
-    <row r="264" spans="2:15" ht="11" thickBot="1">
+    <row r="264" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B264" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C264" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D264" s="4" t="s">
         <v>447</v>
       </c>
       <c r="E264" s="4" t="s">
         <v>445</v>
       </c>
       <c r="F264" s="5">
         <v>44348</v>
       </c>
       <c r="G264" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H264" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I264" s="15"/>
       <c r="J264" s="15"/>
       <c r="K264" s="15"/>
       <c r="L264" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M264" s="15"/>
       <c r="N264" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O264" s="15"/>
     </row>
-    <row r="265" spans="2:15" ht="11" thickBot="1">
+    <row r="265" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B265" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C265" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D265" s="4" t="s">
         <v>448</v>
       </c>
       <c r="E265" s="4" t="s">
         <v>449</v>
       </c>
       <c r="F265" s="5">
         <v>44105</v>
       </c>
       <c r="G265" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H265" s="15"/>
       <c r="I265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="15"/>
       <c r="L265" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M265" s="15"/>
       <c r="N265" s="15"/>
       <c r="O265" s="15"/>
     </row>
-    <row r="266" spans="2:15" ht="11" thickBot="1">
+    <row r="266" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B266" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C266" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>450</v>
       </c>
       <c r="E266" s="4" t="s">
         <v>451</v>
       </c>
       <c r="F266" s="5">
         <v>43282</v>
       </c>
       <c r="G266" s="4" t="s">
         <v>452</v>
       </c>
       <c r="H266" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I266" s="15"/>
       <c r="J266" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K266" s="15"/>
       <c r="L266" s="15"/>
       <c r="M266" s="15"/>
       <c r="N266" s="15"/>
       <c r="O266" s="15"/>
     </row>
-    <row r="267" spans="2:15" ht="11" thickBot="1">
+    <row r="267" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B267" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C267" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>453</v>
       </c>
       <c r="E267" s="4" t="s">
         <v>454</v>
       </c>
       <c r="F267" s="5">
         <v>42339</v>
       </c>
       <c r="G267" s="4" t="s">
         <v>230</v>
       </c>
       <c r="H267" s="15"/>
       <c r="I267" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J267" s="15"/>
       <c r="K267" s="15"/>
       <c r="L267" s="15"/>
       <c r="M267" s="15"/>
       <c r="N267" s="15"/>
       <c r="O267" s="15"/>
     </row>
-    <row r="268" spans="2:15" ht="11" thickBot="1">
+    <row r="268" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B268" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C268" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D268" s="4" t="s">
         <v>455</v>
       </c>
       <c r="E268" s="4" t="s">
         <v>456</v>
       </c>
       <c r="F268" s="5">
         <v>41609</v>
       </c>
       <c r="G268" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H268" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I268" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J268" s="15"/>
       <c r="K268" s="15"/>
       <c r="L268" s="15"/>
       <c r="M268" s="15"/>
       <c r="N268" s="15"/>
       <c r="O268" s="15"/>
     </row>
-    <row r="269" spans="2:15" ht="11" thickBot="1">
+    <row r="269" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B269" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C269" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>457</v>
       </c>
       <c r="E269" s="4" t="s">
         <v>458</v>
       </c>
       <c r="F269" s="5">
         <v>41609</v>
       </c>
       <c r="G269" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H269" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I269" s="15"/>
       <c r="J269" s="15"/>
       <c r="K269" s="15"/>
       <c r="L269" s="15"/>
       <c r="M269" s="15"/>
       <c r="N269" s="15"/>
       <c r="O269" s="15"/>
     </row>
-    <row r="270" spans="2:15" ht="11" thickBot="1">
+    <row r="270" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B270" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C270" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D270" s="4" t="s">
         <v>459</v>
       </c>
       <c r="E270" s="4" t="s">
         <v>460</v>
       </c>
       <c r="F270" s="5">
         <v>41609</v>
       </c>
       <c r="G270" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H270" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I270" s="15"/>
       <c r="J270" s="15"/>
       <c r="K270" s="15"/>
       <c r="L270" s="15"/>
       <c r="M270" s="15"/>
       <c r="N270" s="15"/>
       <c r="O270" s="15"/>
     </row>
-    <row r="271" spans="2:15" ht="11" thickBot="1">
+    <row r="271" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B271" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C271" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>461</v>
       </c>
       <c r="E271" s="4" t="s">
         <v>462</v>
       </c>
       <c r="F271" s="5">
         <v>41487</v>
       </c>
       <c r="G271" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H271" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I271" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J271" s="15"/>
       <c r="K271" s="15"/>
       <c r="L271" s="15"/>
       <c r="M271" s="15"/>
       <c r="N271" s="15"/>
       <c r="O271" s="15"/>
     </row>
-    <row r="272" spans="2:15" ht="11" thickBot="1">
+    <row r="272" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B272" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C272" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D272" s="4" t="s">
         <v>463</v>
       </c>
       <c r="E272" s="4" t="s">
         <v>464</v>
       </c>
       <c r="F272" s="5">
         <v>41487</v>
       </c>
       <c r="G272" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H272" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I272" s="15"/>
       <c r="J272" s="15"/>
       <c r="K272" s="15"/>
       <c r="L272" s="15"/>
       <c r="M272" s="15"/>
       <c r="N272" s="15"/>
       <c r="O272" s="15"/>
     </row>
-    <row r="273" spans="2:15" ht="11" thickBot="1">
+    <row r="273" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B273" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C273" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>465</v>
       </c>
       <c r="E273" s="4" t="s">
         <v>466</v>
       </c>
       <c r="F273" s="5">
         <v>41334</v>
       </c>
       <c r="G273" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H273" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I273" s="15"/>
       <c r="J273" s="15"/>
       <c r="K273" s="15"/>
       <c r="L273" s="15"/>
       <c r="M273" s="15"/>
       <c r="N273" s="15"/>
       <c r="O273" s="15"/>
     </row>
-    <row r="274" spans="2:15" ht="11" thickBot="1">
+    <row r="274" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B274" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C274" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>467</v>
       </c>
       <c r="E274" s="4" t="s">
         <v>468</v>
       </c>
       <c r="F274" s="5">
         <v>41334</v>
       </c>
       <c r="G274" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H274" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I274" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J274" s="15"/>
       <c r="K274" s="15"/>
       <c r="L274" s="15"/>
       <c r="M274" s="15"/>
       <c r="N274" s="15"/>
       <c r="O274" s="15"/>
     </row>
-    <row r="275" spans="2:15" ht="11" thickBot="1">
+    <row r="275" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B275" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C275" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>469</v>
       </c>
       <c r="E275" s="4" t="s">
         <v>470</v>
       </c>
       <c r="F275" s="5">
         <v>41214</v>
       </c>
       <c r="G275" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H275" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I275" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J275" s="15"/>
       <c r="K275" s="15"/>
       <c r="L275" s="15"/>
       <c r="M275" s="15"/>
       <c r="N275" s="15"/>
       <c r="O275" s="15"/>
     </row>
-    <row r="276" spans="2:15" ht="11" thickBot="1">
+    <row r="276" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B276" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C276" s="46" t="s">
         <v>15</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>471</v>
       </c>
       <c r="E276" s="4" t="s">
         <v>472</v>
       </c>
       <c r="F276" s="5">
         <v>41122</v>
       </c>
       <c r="G276" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H276" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I276" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J276" s="15"/>
       <c r="K276" s="15"/>
       <c r="L276" s="15"/>
       <c r="M276" s="15"/>
       <c r="N276" s="15"/>
       <c r="O276" s="15"/>
     </row>
-    <row r="277" spans="2:15" ht="11" thickBot="1">
+    <row r="277" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B277" s="7"/>
       <c r="C277" s="46"/>
       <c r="D277" s="4"/>
       <c r="E277" s="4"/>
       <c r="F277" s="4"/>
       <c r="G277" s="4"/>
       <c r="H277" s="15"/>
       <c r="I277" s="15"/>
       <c r="J277" s="15"/>
       <c r="K277" s="15"/>
       <c r="L277" s="15"/>
       <c r="M277" s="15"/>
       <c r="N277" s="15"/>
       <c r="O277" s="15"/>
     </row>
-    <row r="278" spans="2:15" ht="11" thickBot="1">
+    <row r="278" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B278" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C278" s="46" t="s">
         <v>522</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E278" s="4" t="s">
         <v>523</v>
       </c>
       <c r="F278" s="5">
         <v>45901</v>
       </c>
       <c r="G278" s="4"/>
       <c r="L278" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M278" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="279" spans="2:15" ht="11" thickBot="1">
+    <row r="279" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B279" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C279" s="48" t="s">
         <v>480</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E279" s="4" t="s">
         <v>526</v>
       </c>
       <c r="F279" s="5">
         <v>45839</v>
       </c>
       <c r="G279" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H279" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I279" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J279" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K279" s="15"/>
       <c r="L279" s="15"/>
       <c r="M279" s="15"/>
       <c r="N279" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O279" s="15"/>
     </row>
-    <row r="280" spans="2:15" ht="11" thickBot="1">
+    <row r="280" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B280" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C280" s="48" t="s">
         <v>482</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E280" s="4" t="s">
         <v>531</v>
       </c>
       <c r="F280" s="5">
         <v>45839</v>
       </c>
       <c r="G280" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H280" s="15"/>
       <c r="I280" s="15"/>
       <c r="J280" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K280" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L280" s="15"/>
       <c r="M280" s="15"/>
       <c r="N280" s="15"/>
     </row>
-    <row r="281" spans="2:15" ht="11" thickBot="1">
+    <row r="281" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B281" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C281" s="46" t="s">
         <v>473</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E281" s="4" t="s">
         <v>475</v>
       </c>
       <c r="F281" s="5">
         <v>45597</v>
       </c>
       <c r="G281" s="4" t="s">
         <v>476</v>
       </c>
       <c r="H281" s="15"/>
       <c r="I281" s="15"/>
       <c r="J281" s="15"/>
       <c r="K281" s="15"/>
       <c r="L281" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M281" s="15" t="s">
         <v>19</v>
       </c>
       <c r="N281" s="15"/>
       <c r="O281" s="15"/>
     </row>
-    <row r="282" spans="2:15" ht="11" thickBot="1">
+    <row r="282" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B282" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C282" s="48" t="s">
         <v>478</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E282" s="4" t="s">
         <v>479</v>
       </c>
       <c r="F282" s="5">
         <v>45536</v>
       </c>
       <c r="G282" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H282" s="15"/>
       <c r="I282" s="15"/>
       <c r="J282" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K282" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L282" s="15"/>
       <c r="M282" s="15"/>
       <c r="N282" s="15"/>
       <c r="O282" s="15"/>
     </row>
-    <row r="283" spans="2:15" ht="11" thickBot="1">
+    <row r="283" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B283" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C283" s="48" t="s">
         <v>480</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E283" s="4" t="s">
         <v>481</v>
       </c>
       <c r="F283" s="5">
         <v>45505</v>
       </c>
       <c r="G283" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H283" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I283" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J283" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K283" s="15"/>
       <c r="L283" s="15"/>
       <c r="M283" s="15"/>
       <c r="N283" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O283" s="15"/>
     </row>
-    <row r="284" spans="2:15" ht="11" thickBot="1">
+    <row r="284" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B284" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C284" s="48" t="s">
         <v>482</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E284" s="4" t="s">
         <v>483</v>
       </c>
       <c r="F284" s="5">
         <v>45413</v>
       </c>
       <c r="G284" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15" t="s">
         <v>19</v>
       </c>
       <c r="K284" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L284" s="15"/>
       <c r="M284" s="15"/>
       <c r="N284" s="15" t="s">
         <v>19</v>
       </c>
       <c r="O284" s="15"/>
     </row>
-    <row r="285" spans="2:15" ht="11" thickBot="1">
+    <row r="285" spans="2:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B285" s="7"/>
       <c r="C285" s="46"/>
       <c r="D285" s="4"/>
       <c r="E285" s="4"/>
       <c r="F285" s="4"/>
       <c r="G285" s="4"/>
       <c r="H285" s="15"/>
       <c r="I285" s="15"/>
       <c r="J285" s="15"/>
       <c r="K285" s="15"/>
       <c r="L285" s="15"/>
       <c r="M285" s="15"/>
       <c r="N285" s="15"/>
       <c r="O285" s="15"/>
     </row>
-    <row r="286" spans="2:15">
+    <row r="286" spans="2:15" x14ac:dyDescent="0.2">
       <c r="H286" s="15"/>
       <c r="I286" s="15"/>
       <c r="J286" s="15"/>
       <c r="K286" s="15"/>
       <c r="L286" s="15"/>
       <c r="M286" s="15"/>
       <c r="N286" s="15"/>
       <c r="O286" s="15"/>
     </row>
-    <row r="287" spans="2:15">
+    <row r="287" spans="2:15" x14ac:dyDescent="0.2">
       <c r="H287" s="15"/>
       <c r="I287" s="15"/>
       <c r="J287" s="15"/>
       <c r="K287" s="15"/>
       <c r="L287" s="15"/>
       <c r="M287" s="15"/>
       <c r="N287" s="15"/>
       <c r="O287" s="15"/>
     </row>
-    <row r="288" spans="2:15">
+    <row r="288" spans="2:15" x14ac:dyDescent="0.2">
       <c r="H288" s="15"/>
       <c r="I288" s="15"/>
       <c r="J288" s="15"/>
       <c r="K288" s="15"/>
       <c r="L288" s="15"/>
       <c r="M288" s="15"/>
       <c r="N288" s="15"/>
       <c r="O288" s="15"/>
     </row>
-    <row r="289" spans="8:15">
+    <row r="289" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H289" s="15"/>
       <c r="I289" s="15"/>
       <c r="J289" s="15"/>
       <c r="K289" s="15"/>
       <c r="L289" s="15"/>
       <c r="M289" s="15"/>
       <c r="N289" s="15"/>
       <c r="O289" s="15"/>
     </row>
-    <row r="290" spans="8:15">
+    <row r="290" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H290" s="15"/>
       <c r="I290" s="15"/>
       <c r="J290" s="15"/>
       <c r="K290" s="15"/>
       <c r="L290" s="15"/>
       <c r="M290" s="15"/>
       <c r="N290" s="15"/>
       <c r="O290" s="15"/>
     </row>
-    <row r="291" spans="8:15">
+    <row r="291" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15"/>
       <c r="K291" s="15"/>
       <c r="L291" s="15"/>
       <c r="M291" s="15"/>
       <c r="N291" s="15"/>
       <c r="O291" s="15"/>
     </row>
-    <row r="292" spans="8:15">
+    <row r="292" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H292" s="15"/>
       <c r="I292" s="15"/>
       <c r="J292" s="15"/>
       <c r="K292" s="15"/>
       <c r="L292" s="15"/>
       <c r="M292" s="15"/>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
     </row>
-    <row r="293" spans="8:15">
+    <row r="293" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H293" s="15"/>
       <c r="I293" s="15"/>
       <c r="J293" s="15"/>
       <c r="K293" s="15"/>
       <c r="L293" s="15"/>
       <c r="M293" s="15"/>
       <c r="N293" s="15"/>
       <c r="O293" s="15"/>
     </row>
-    <row r="294" spans="8:15">
+    <row r="294" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H294" s="15"/>
       <c r="I294" s="15"/>
       <c r="J294" s="15"/>
       <c r="K294" s="15"/>
       <c r="L294" s="15"/>
       <c r="M294" s="15"/>
       <c r="N294" s="15"/>
       <c r="O294" s="15"/>
     </row>
-    <row r="295" spans="8:15">
+    <row r="295" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H295" s="15"/>
       <c r="I295" s="15"/>
       <c r="J295" s="15"/>
       <c r="K295" s="15"/>
       <c r="L295" s="15"/>
       <c r="M295" s="15"/>
       <c r="N295" s="15"/>
       <c r="O295" s="15"/>
     </row>
-    <row r="296" spans="8:15">
+    <row r="296" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H296" s="15"/>
       <c r="I296" s="15"/>
       <c r="J296" s="15"/>
       <c r="K296" s="15"/>
       <c r="L296" s="15"/>
       <c r="M296" s="15"/>
       <c r="N296" s="15"/>
       <c r="O296" s="15"/>
     </row>
-    <row r="297" spans="8:15">
+    <row r="297" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H297" s="15"/>
       <c r="I297" s="15"/>
       <c r="J297" s="15"/>
       <c r="K297" s="15"/>
       <c r="L297" s="15"/>
       <c r="M297" s="15"/>
       <c r="N297" s="15"/>
       <c r="O297" s="15"/>
     </row>
-    <row r="298" spans="8:15">
+    <row r="298" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H298" s="15"/>
       <c r="I298" s="15"/>
       <c r="J298" s="15"/>
       <c r="K298" s="15"/>
       <c r="L298" s="15"/>
       <c r="M298" s="15"/>
       <c r="N298" s="15"/>
       <c r="O298" s="15"/>
     </row>
-    <row r="299" spans="8:15">
+    <row r="299" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H299" s="15"/>
       <c r="I299" s="15"/>
       <c r="J299" s="15"/>
       <c r="K299" s="15"/>
       <c r="L299" s="15"/>
       <c r="M299" s="15"/>
       <c r="N299" s="15"/>
       <c r="O299" s="15"/>
     </row>
-    <row r="300" spans="8:15">
+    <row r="300" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H300" s="15"/>
       <c r="I300" s="15"/>
       <c r="J300" s="15"/>
       <c r="K300" s="15"/>
       <c r="L300" s="15"/>
       <c r="M300" s="15"/>
       <c r="N300" s="15"/>
       <c r="O300" s="15"/>
     </row>
-    <row r="301" spans="8:15">
+    <row r="301" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H301" s="15"/>
       <c r="I301" s="15"/>
       <c r="J301" s="15"/>
       <c r="K301" s="15"/>
       <c r="L301" s="15"/>
       <c r="M301" s="15"/>
       <c r="N301" s="15"/>
       <c r="O301" s="15"/>
     </row>
-    <row r="302" spans="8:15">
+    <row r="302" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H302" s="15"/>
       <c r="I302" s="15"/>
       <c r="J302" s="15"/>
       <c r="K302" s="15"/>
       <c r="L302" s="15"/>
       <c r="M302" s="15"/>
       <c r="N302" s="15"/>
       <c r="O302" s="15"/>
     </row>
-    <row r="303" spans="8:15">
+    <row r="303" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H303" s="15"/>
       <c r="I303" s="15"/>
       <c r="J303" s="15"/>
       <c r="K303" s="15"/>
       <c r="L303" s="15"/>
       <c r="M303" s="15"/>
       <c r="N303" s="15"/>
       <c r="O303" s="15"/>
     </row>
-    <row r="304" spans="8:15">
+    <row r="304" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H304" s="15"/>
       <c r="I304" s="15"/>
       <c r="J304" s="15"/>
       <c r="K304" s="15"/>
       <c r="L304" s="15"/>
       <c r="M304" s="15"/>
       <c r="N304" s="15"/>
       <c r="O304" s="15"/>
     </row>
-    <row r="305" spans="8:15">
+    <row r="305" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H305" s="15"/>
       <c r="I305" s="15"/>
       <c r="J305" s="15"/>
       <c r="K305" s="15"/>
       <c r="L305" s="15"/>
       <c r="M305" s="15"/>
       <c r="N305" s="15"/>
       <c r="O305" s="15"/>
     </row>
-    <row r="306" spans="8:15">
+    <row r="306" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H306" s="15"/>
       <c r="I306" s="15"/>
       <c r="J306" s="15"/>
       <c r="K306" s="15"/>
       <c r="L306" s="15"/>
       <c r="M306" s="15"/>
       <c r="N306" s="15"/>
       <c r="O306" s="15"/>
     </row>
-    <row r="307" spans="8:15">
+    <row r="307" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H307" s="15"/>
       <c r="I307" s="15"/>
       <c r="J307" s="15"/>
       <c r="K307" s="15"/>
       <c r="L307" s="15"/>
       <c r="M307" s="15"/>
       <c r="N307" s="15"/>
       <c r="O307" s="15"/>
     </row>
-    <row r="308" spans="8:15">
+    <row r="308" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H308" s="15"/>
       <c r="I308" s="15"/>
       <c r="J308" s="15"/>
       <c r="K308" s="15"/>
       <c r="L308" s="15"/>
       <c r="M308" s="15"/>
       <c r="N308" s="15"/>
       <c r="O308" s="15"/>
     </row>
-    <row r="309" spans="8:15">
+    <row r="309" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H309" s="15"/>
       <c r="I309" s="15"/>
       <c r="J309" s="15"/>
       <c r="K309" s="15"/>
       <c r="L309" s="15"/>
       <c r="M309" s="15"/>
       <c r="N309" s="15"/>
       <c r="O309" s="15"/>
     </row>
-    <row r="310" spans="8:15">
+    <row r="310" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H310" s="15"/>
       <c r="I310" s="15"/>
       <c r="J310" s="15"/>
       <c r="K310" s="15"/>
       <c r="L310" s="15"/>
       <c r="M310" s="15"/>
       <c r="N310" s="15"/>
       <c r="O310" s="15"/>
     </row>
-    <row r="311" spans="8:15">
+    <row r="311" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H311" s="15"/>
       <c r="I311" s="15"/>
       <c r="J311" s="15"/>
       <c r="K311" s="15"/>
       <c r="L311" s="15"/>
       <c r="M311" s="15"/>
       <c r="N311" s="15"/>
       <c r="O311" s="15"/>
     </row>
-    <row r="312" spans="8:15">
+    <row r="312" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H312" s="15"/>
       <c r="I312" s="15"/>
       <c r="J312" s="15"/>
       <c r="K312" s="15"/>
       <c r="L312" s="15"/>
       <c r="M312" s="15"/>
       <c r="N312" s="15"/>
       <c r="O312" s="15"/>
     </row>
-    <row r="313" spans="8:15">
+    <row r="313" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H313" s="15"/>
       <c r="I313" s="15"/>
       <c r="J313" s="15"/>
       <c r="K313" s="15"/>
       <c r="L313" s="15"/>
       <c r="M313" s="15"/>
       <c r="N313" s="15"/>
       <c r="O313" s="15"/>
     </row>
-    <row r="314" spans="8:15">
+    <row r="314" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H314" s="15"/>
       <c r="I314" s="15"/>
       <c r="J314" s="15"/>
       <c r="K314" s="15"/>
       <c r="L314" s="15"/>
       <c r="M314" s="15"/>
       <c r="N314" s="15"/>
       <c r="O314" s="15"/>
     </row>
-    <row r="315" spans="8:15">
+    <row r="315" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H315" s="15"/>
       <c r="I315" s="15"/>
       <c r="J315" s="15"/>
       <c r="K315" s="15"/>
       <c r="L315" s="15"/>
       <c r="M315" s="15"/>
       <c r="N315" s="15"/>
       <c r="O315" s="15"/>
     </row>
-    <row r="316" spans="8:15">
+    <row r="316" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H316" s="15"/>
       <c r="I316" s="15"/>
       <c r="J316" s="15"/>
       <c r="K316" s="15"/>
       <c r="L316" s="15"/>
       <c r="M316" s="15"/>
       <c r="N316" s="15"/>
       <c r="O316" s="15"/>
     </row>
-    <row r="317" spans="8:15">
+    <row r="317" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H317" s="15"/>
       <c r="I317" s="15"/>
       <c r="J317" s="15"/>
       <c r="K317" s="15"/>
       <c r="L317" s="15"/>
       <c r="M317" s="15"/>
       <c r="N317" s="15"/>
       <c r="O317" s="15"/>
     </row>
-    <row r="318" spans="8:15">
+    <row r="318" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H318" s="15"/>
       <c r="I318" s="15"/>
       <c r="J318" s="15"/>
       <c r="K318" s="15"/>
       <c r="L318" s="15"/>
       <c r="M318" s="15"/>
       <c r="N318" s="15"/>
       <c r="O318" s="15"/>
     </row>
-    <row r="319" spans="8:15">
+    <row r="319" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H319" s="15"/>
       <c r="I319" s="15"/>
       <c r="J319" s="15"/>
       <c r="K319" s="15"/>
       <c r="L319" s="15"/>
       <c r="M319" s="15"/>
       <c r="N319" s="15"/>
       <c r="O319" s="15"/>
     </row>
-    <row r="320" spans="8:15">
+    <row r="320" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H320" s="15"/>
       <c r="I320" s="15"/>
       <c r="J320" s="15"/>
       <c r="K320" s="15"/>
       <c r="L320" s="15"/>
       <c r="M320" s="15"/>
       <c r="N320" s="15"/>
       <c r="O320" s="15"/>
     </row>
-    <row r="321" spans="8:15">
+    <row r="321" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H321" s="15"/>
       <c r="I321" s="15"/>
       <c r="J321" s="15"/>
       <c r="K321" s="15"/>
       <c r="L321" s="15"/>
       <c r="M321" s="15"/>
       <c r="N321" s="15"/>
       <c r="O321" s="15"/>
     </row>
-    <row r="322" spans="8:15">
+    <row r="322" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H322" s="15"/>
       <c r="I322" s="15"/>
       <c r="J322" s="15"/>
       <c r="K322" s="15"/>
       <c r="L322" s="15"/>
       <c r="M322" s="15"/>
       <c r="N322" s="15"/>
       <c r="O322" s="15"/>
     </row>
-    <row r="323" spans="8:15">
+    <row r="323" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H323" s="15"/>
       <c r="I323" s="15"/>
       <c r="J323" s="15"/>
       <c r="K323" s="15"/>
       <c r="L323" s="15"/>
       <c r="M323" s="15"/>
       <c r="N323" s="15"/>
       <c r="O323" s="15"/>
     </row>
-    <row r="324" spans="8:15">
+    <row r="324" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H324" s="15"/>
       <c r="I324" s="15"/>
       <c r="J324" s="15"/>
       <c r="K324" s="15"/>
       <c r="L324" s="15"/>
       <c r="M324" s="15"/>
       <c r="N324" s="15"/>
       <c r="O324" s="15"/>
     </row>
-    <row r="325" spans="8:15">
+    <row r="325" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H325" s="15"/>
       <c r="I325" s="15"/>
       <c r="J325" s="15"/>
       <c r="K325" s="15"/>
       <c r="L325" s="15"/>
       <c r="M325" s="15"/>
       <c r="N325" s="15"/>
       <c r="O325" s="15"/>
     </row>
-    <row r="326" spans="8:15">
+    <row r="326" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H326" s="15"/>
       <c r="I326" s="15"/>
       <c r="J326" s="15"/>
       <c r="K326" s="15"/>
       <c r="L326" s="15"/>
       <c r="M326" s="15"/>
       <c r="N326" s="15"/>
       <c r="O326" s="15"/>
     </row>
-    <row r="327" spans="8:15">
+    <row r="327" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H327" s="15"/>
       <c r="I327" s="15"/>
       <c r="J327" s="15"/>
       <c r="K327" s="15"/>
       <c r="L327" s="15"/>
       <c r="M327" s="15"/>
       <c r="N327" s="15"/>
       <c r="O327" s="15"/>
     </row>
-    <row r="328" spans="8:15">
+    <row r="328" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H328" s="15"/>
       <c r="I328" s="15"/>
       <c r="J328" s="15"/>
       <c r="K328" s="15"/>
       <c r="L328" s="15"/>
       <c r="M328" s="15"/>
       <c r="N328" s="15"/>
       <c r="O328" s="15"/>
     </row>
-    <row r="329" spans="8:15">
+    <row r="329" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H329" s="15"/>
       <c r="I329" s="15"/>
       <c r="J329" s="15"/>
       <c r="K329" s="15"/>
       <c r="L329" s="15"/>
       <c r="M329" s="15"/>
       <c r="N329" s="15"/>
       <c r="O329" s="15"/>
     </row>
-    <row r="330" spans="8:15">
+    <row r="330" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H330" s="15"/>
       <c r="I330" s="15"/>
       <c r="J330" s="15"/>
       <c r="K330" s="15"/>
       <c r="L330" s="15"/>
       <c r="M330" s="15"/>
       <c r="N330" s="15"/>
       <c r="O330" s="15"/>
     </row>
-    <row r="331" spans="8:15">
+    <row r="331" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H331" s="15"/>
       <c r="I331" s="15"/>
       <c r="J331" s="15"/>
       <c r="K331" s="15"/>
       <c r="L331" s="15"/>
       <c r="M331" s="15"/>
       <c r="N331" s="15"/>
       <c r="O331" s="15"/>
     </row>
-    <row r="332" spans="8:15">
+    <row r="332" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H332" s="15"/>
       <c r="I332" s="15"/>
       <c r="J332" s="15"/>
       <c r="K332" s="15"/>
       <c r="L332" s="15"/>
       <c r="M332" s="15"/>
       <c r="N332" s="15"/>
       <c r="O332" s="15"/>
     </row>
-    <row r="333" spans="8:15">
+    <row r="333" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H333" s="15"/>
       <c r="I333" s="15"/>
       <c r="J333" s="15"/>
       <c r="K333" s="15"/>
       <c r="L333" s="15"/>
       <c r="M333" s="15"/>
       <c r="N333" s="15"/>
       <c r="O333" s="15"/>
     </row>
-    <row r="334" spans="8:15">
+    <row r="334" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H334" s="15"/>
       <c r="I334" s="15"/>
       <c r="J334" s="15"/>
       <c r="K334" s="15"/>
       <c r="L334" s="15"/>
       <c r="M334" s="15"/>
       <c r="N334" s="15"/>
       <c r="O334" s="15"/>
     </row>
-    <row r="335" spans="8:15">
+    <row r="335" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H335" s="15"/>
       <c r="I335" s="15"/>
       <c r="J335" s="15"/>
       <c r="K335" s="15"/>
       <c r="L335" s="15"/>
       <c r="M335" s="15"/>
       <c r="N335" s="15"/>
       <c r="O335" s="15"/>
     </row>
-    <row r="336" spans="8:15">
+    <row r="336" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H336" s="15"/>
       <c r="I336" s="15"/>
       <c r="J336" s="15"/>
       <c r="K336" s="15"/>
       <c r="L336" s="15"/>
       <c r="M336" s="15"/>
       <c r="N336" s="15"/>
       <c r="O336" s="15"/>
     </row>
-    <row r="337" spans="8:15">
+    <row r="337" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H337" s="15"/>
       <c r="I337" s="15"/>
       <c r="J337" s="15"/>
       <c r="K337" s="15"/>
       <c r="L337" s="15"/>
       <c r="M337" s="15"/>
       <c r="N337" s="15"/>
       <c r="O337" s="15"/>
     </row>
-    <row r="338" spans="8:15">
+    <row r="338" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H338" s="15"/>
       <c r="I338" s="15"/>
       <c r="J338" s="15"/>
       <c r="K338" s="15"/>
       <c r="L338" s="15"/>
       <c r="M338" s="15"/>
       <c r="N338" s="15"/>
       <c r="O338" s="15"/>
     </row>
-    <row r="339" spans="8:15">
+    <row r="339" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H339" s="15"/>
       <c r="I339" s="15"/>
       <c r="J339" s="15"/>
       <c r="K339" s="15"/>
       <c r="L339" s="15"/>
       <c r="M339" s="15"/>
       <c r="N339" s="15"/>
       <c r="O339" s="15"/>
     </row>
-    <row r="340" spans="8:15">
+    <row r="340" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H340" s="15"/>
       <c r="I340" s="15"/>
       <c r="J340" s="15"/>
       <c r="K340" s="15"/>
       <c r="L340" s="15"/>
       <c r="M340" s="15"/>
       <c r="N340" s="15"/>
       <c r="O340" s="15"/>
     </row>
-    <row r="341" spans="8:15">
+    <row r="341" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H341" s="15"/>
       <c r="I341" s="15"/>
       <c r="J341" s="15"/>
       <c r="K341" s="15"/>
       <c r="L341" s="15"/>
       <c r="M341" s="15"/>
       <c r="N341" s="15"/>
       <c r="O341" s="15"/>
     </row>
-    <row r="342" spans="8:15">
+    <row r="342" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H342" s="15"/>
       <c r="I342" s="15"/>
       <c r="J342" s="15"/>
       <c r="K342" s="15"/>
       <c r="L342" s="15"/>
       <c r="M342" s="15"/>
       <c r="N342" s="15"/>
       <c r="O342" s="15"/>
     </row>
-    <row r="343" spans="8:15">
+    <row r="343" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H343" s="15"/>
       <c r="I343" s="15"/>
       <c r="J343" s="15"/>
       <c r="K343" s="15"/>
       <c r="L343" s="15"/>
       <c r="M343" s="15"/>
       <c r="N343" s="15"/>
       <c r="O343" s="15"/>
     </row>
-    <row r="344" spans="8:15">
+    <row r="344" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H344" s="15"/>
       <c r="I344" s="15"/>
       <c r="J344" s="15"/>
       <c r="K344" s="15"/>
       <c r="L344" s="15"/>
       <c r="M344" s="15"/>
       <c r="N344" s="15"/>
       <c r="O344" s="15"/>
     </row>
-    <row r="345" spans="8:15">
+    <row r="345" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H345" s="15"/>
       <c r="I345" s="15"/>
       <c r="J345" s="15"/>
       <c r="K345" s="15"/>
       <c r="L345" s="15"/>
       <c r="M345" s="15"/>
       <c r="N345" s="15"/>
       <c r="O345" s="15"/>
     </row>
-    <row r="346" spans="8:15">
+    <row r="346" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H346" s="15"/>
       <c r="I346" s="15"/>
       <c r="J346" s="15"/>
       <c r="K346" s="15"/>
       <c r="L346" s="15"/>
       <c r="M346" s="15"/>
       <c r="N346" s="15"/>
       <c r="O346" s="15"/>
     </row>
-    <row r="347" spans="8:15">
+    <row r="347" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H347" s="15"/>
       <c r="I347" s="15"/>
       <c r="J347" s="15"/>
       <c r="K347" s="15"/>
       <c r="L347" s="15"/>
       <c r="M347" s="15"/>
       <c r="N347" s="15"/>
       <c r="O347" s="15"/>
     </row>
-    <row r="348" spans="8:15">
+    <row r="348" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H348" s="15"/>
       <c r="I348" s="15"/>
       <c r="J348" s="15"/>
       <c r="K348" s="15"/>
       <c r="L348" s="15"/>
       <c r="M348" s="15"/>
       <c r="N348" s="15"/>
       <c r="O348" s="15"/>
     </row>
-    <row r="349" spans="8:15">
+    <row r="349" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H349" s="15"/>
       <c r="I349" s="15"/>
       <c r="J349" s="15"/>
       <c r="K349" s="15"/>
       <c r="L349" s="15"/>
       <c r="M349" s="15"/>
       <c r="N349" s="15"/>
       <c r="O349" s="15"/>
     </row>
-    <row r="350" spans="8:15">
+    <row r="350" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H350" s="15"/>
       <c r="I350" s="15"/>
       <c r="J350" s="15"/>
       <c r="K350" s="15"/>
       <c r="L350" s="15"/>
       <c r="M350" s="15"/>
       <c r="N350" s="15"/>
       <c r="O350" s="15"/>
     </row>
-    <row r="351" spans="8:15">
+    <row r="351" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H351" s="15"/>
       <c r="I351" s="15"/>
       <c r="J351" s="15"/>
       <c r="K351" s="15"/>
       <c r="L351" s="15"/>
       <c r="M351" s="15"/>
       <c r="N351" s="15"/>
       <c r="O351" s="15"/>
     </row>
-    <row r="352" spans="8:15">
+    <row r="352" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H352" s="15"/>
       <c r="I352" s="15"/>
       <c r="J352" s="15"/>
       <c r="K352" s="15"/>
       <c r="L352" s="15"/>
       <c r="M352" s="15"/>
       <c r="N352" s="15"/>
       <c r="O352" s="15"/>
     </row>
-    <row r="353" spans="8:15">
+    <row r="353" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H353" s="15"/>
       <c r="I353" s="15"/>
       <c r="J353" s="15"/>
       <c r="K353" s="15"/>
       <c r="L353" s="15"/>
       <c r="M353" s="15"/>
       <c r="N353" s="15"/>
       <c r="O353" s="15"/>
     </row>
-    <row r="354" spans="8:15">
+    <row r="354" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H354" s="15"/>
       <c r="I354" s="15"/>
       <c r="J354" s="15"/>
       <c r="K354" s="15"/>
       <c r="L354" s="15"/>
       <c r="M354" s="15"/>
       <c r="N354" s="15"/>
       <c r="O354" s="15"/>
     </row>
-    <row r="355" spans="8:15">
+    <row r="355" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H355" s="15"/>
       <c r="I355" s="15"/>
       <c r="J355" s="15"/>
       <c r="K355" s="15"/>
       <c r="L355" s="15"/>
       <c r="M355" s="15"/>
       <c r="N355" s="15"/>
       <c r="O355" s="15"/>
     </row>
-    <row r="356" spans="8:15">
+    <row r="356" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H356" s="15"/>
       <c r="I356" s="15"/>
       <c r="J356" s="15"/>
       <c r="K356" s="15"/>
       <c r="L356" s="15"/>
       <c r="M356" s="15"/>
       <c r="N356" s="15"/>
       <c r="O356" s="15"/>
     </row>
-    <row r="357" spans="8:15">
+    <row r="357" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H357" s="15"/>
       <c r="I357" s="15"/>
       <c r="J357" s="15"/>
       <c r="K357" s="15"/>
       <c r="L357" s="15"/>
       <c r="M357" s="15"/>
       <c r="N357" s="15"/>
       <c r="O357" s="15"/>
     </row>
-    <row r="358" spans="8:15">
+    <row r="358" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H358" s="15"/>
       <c r="I358" s="15"/>
       <c r="J358" s="15"/>
       <c r="K358" s="15"/>
       <c r="L358" s="15"/>
       <c r="M358" s="15"/>
       <c r="N358" s="15"/>
       <c r="O358" s="15"/>
     </row>
-    <row r="359" spans="8:15">
+    <row r="359" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H359" s="15"/>
       <c r="I359" s="15"/>
       <c r="J359" s="15"/>
       <c r="K359" s="15"/>
       <c r="L359" s="15"/>
       <c r="M359" s="15"/>
       <c r="N359" s="15"/>
       <c r="O359" s="15"/>
     </row>
-    <row r="360" spans="8:15">
+    <row r="360" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H360" s="15"/>
       <c r="I360" s="15"/>
       <c r="J360" s="15"/>
       <c r="K360" s="15"/>
       <c r="L360" s="15"/>
       <c r="M360" s="15"/>
       <c r="N360" s="15"/>
       <c r="O360" s="15"/>
     </row>
-    <row r="361" spans="8:15">
+    <row r="361" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H361" s="15"/>
       <c r="I361" s="15"/>
       <c r="J361" s="15"/>
       <c r="K361" s="15"/>
       <c r="L361" s="15"/>
       <c r="M361" s="15"/>
       <c r="N361" s="15"/>
       <c r="O361" s="15"/>
     </row>
-    <row r="362" spans="8:15">
+    <row r="362" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H362" s="15"/>
       <c r="I362" s="15"/>
       <c r="J362" s="15"/>
       <c r="K362" s="15"/>
       <c r="L362" s="15"/>
       <c r="M362" s="15"/>
       <c r="N362" s="15"/>
       <c r="O362" s="15"/>
     </row>
-    <row r="363" spans="8:15">
+    <row r="363" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H363" s="15"/>
       <c r="I363" s="15"/>
       <c r="J363" s="15"/>
       <c r="K363" s="15"/>
       <c r="L363" s="15"/>
       <c r="M363" s="15"/>
       <c r="N363" s="15"/>
       <c r="O363" s="15"/>
     </row>
-    <row r="364" spans="8:15">
+    <row r="364" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H364" s="15"/>
       <c r="I364" s="15"/>
       <c r="J364" s="15"/>
       <c r="K364" s="15"/>
       <c r="L364" s="15"/>
       <c r="M364" s="15"/>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
     </row>
-    <row r="365" spans="8:15">
+    <row r="365" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H365" s="15"/>
       <c r="I365" s="15"/>
       <c r="J365" s="15"/>
       <c r="K365" s="15"/>
       <c r="L365" s="15"/>
       <c r="M365" s="15"/>
       <c r="N365" s="15"/>
       <c r="O365" s="15"/>
     </row>
-    <row r="366" spans="8:15">
+    <row r="366" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H366" s="15"/>
       <c r="I366" s="15"/>
       <c r="J366" s="15"/>
       <c r="K366" s="15"/>
       <c r="L366" s="15"/>
       <c r="M366" s="15"/>
       <c r="N366" s="15"/>
       <c r="O366" s="15"/>
     </row>
-    <row r="367" spans="8:15">
+    <row r="367" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H367" s="15"/>
       <c r="I367" s="15"/>
       <c r="J367" s="15"/>
       <c r="K367" s="15"/>
       <c r="L367" s="15"/>
       <c r="M367" s="15"/>
       <c r="N367" s="15"/>
       <c r="O367" s="15"/>
     </row>
-    <row r="368" spans="8:15">
+    <row r="368" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H368" s="15"/>
       <c r="I368" s="15"/>
       <c r="J368" s="15"/>
       <c r="K368" s="15"/>
       <c r="L368" s="15"/>
       <c r="M368" s="15"/>
       <c r="N368" s="15"/>
       <c r="O368" s="15"/>
     </row>
-    <row r="369" spans="8:15">
+    <row r="369" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H369" s="15"/>
       <c r="I369" s="15"/>
       <c r="J369" s="15"/>
       <c r="K369" s="15"/>
       <c r="L369" s="15"/>
       <c r="M369" s="15"/>
       <c r="N369" s="15"/>
       <c r="O369" s="15"/>
     </row>
-    <row r="370" spans="8:15">
+    <row r="370" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H370" s="15"/>
       <c r="I370" s="15"/>
       <c r="J370" s="15"/>
       <c r="K370" s="15"/>
       <c r="L370" s="15"/>
       <c r="M370" s="15"/>
       <c r="N370" s="15"/>
       <c r="O370" s="15"/>
     </row>
-    <row r="371" spans="8:15">
+    <row r="371" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H371" s="15"/>
       <c r="I371" s="15"/>
       <c r="J371" s="15"/>
       <c r="K371" s="15"/>
       <c r="L371" s="15"/>
       <c r="M371" s="15"/>
       <c r="N371" s="15"/>
       <c r="O371" s="15"/>
     </row>
-    <row r="372" spans="8:15">
+    <row r="372" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H372" s="15"/>
       <c r="I372" s="15"/>
       <c r="J372" s="15"/>
       <c r="K372" s="15"/>
       <c r="L372" s="15"/>
       <c r="M372" s="15"/>
       <c r="N372" s="15"/>
       <c r="O372" s="15"/>
     </row>
-    <row r="373" spans="8:15">
+    <row r="373" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H373" s="15"/>
       <c r="I373" s="15"/>
       <c r="J373" s="15"/>
       <c r="K373" s="15"/>
       <c r="L373" s="15"/>
       <c r="M373" s="15"/>
       <c r="N373" s="15"/>
       <c r="O373" s="15"/>
     </row>
-    <row r="374" spans="8:15">
+    <row r="374" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H374" s="15"/>
       <c r="I374" s="15"/>
       <c r="J374" s="15"/>
       <c r="K374" s="15"/>
       <c r="L374" s="15"/>
       <c r="M374" s="15"/>
       <c r="N374" s="15"/>
       <c r="O374" s="15"/>
     </row>
-    <row r="375" spans="8:15">
+    <row r="375" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H375" s="15"/>
       <c r="I375" s="15"/>
       <c r="J375" s="15"/>
       <c r="K375" s="15"/>
       <c r="L375" s="15"/>
       <c r="M375" s="15"/>
       <c r="N375" s="15"/>
       <c r="O375" s="15"/>
     </row>
-    <row r="376" spans="8:15">
+    <row r="376" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H376" s="15"/>
       <c r="I376" s="15"/>
       <c r="J376" s="15"/>
       <c r="K376" s="15"/>
       <c r="L376" s="15"/>
       <c r="M376" s="15"/>
       <c r="N376" s="15"/>
       <c r="O376" s="15"/>
     </row>
-    <row r="377" spans="8:15">
+    <row r="377" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H377" s="15"/>
       <c r="I377" s="15"/>
       <c r="J377" s="15"/>
       <c r="K377" s="15"/>
       <c r="L377" s="15"/>
       <c r="M377" s="15"/>
       <c r="N377" s="15"/>
       <c r="O377" s="15"/>
     </row>
-    <row r="378" spans="8:15">
+    <row r="378" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H378" s="15"/>
       <c r="I378" s="15"/>
       <c r="J378" s="15"/>
       <c r="K378" s="15"/>
       <c r="L378" s="15"/>
       <c r="M378" s="15"/>
       <c r="N378" s="15"/>
       <c r="O378" s="15"/>
     </row>
-    <row r="379" spans="8:15">
+    <row r="379" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H379" s="15"/>
       <c r="I379" s="15"/>
       <c r="J379" s="15"/>
       <c r="K379" s="15"/>
       <c r="L379" s="15"/>
       <c r="M379" s="15"/>
       <c r="N379" s="15"/>
       <c r="O379" s="15"/>
     </row>
-    <row r="380" spans="8:15">
+    <row r="380" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H380" s="15"/>
       <c r="I380" s="15"/>
       <c r="J380" s="15"/>
       <c r="K380" s="15"/>
       <c r="L380" s="15"/>
       <c r="M380" s="15"/>
       <c r="N380" s="15"/>
       <c r="O380" s="15"/>
     </row>
-    <row r="381" spans="8:15">
+    <row r="381" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H381" s="15"/>
       <c r="I381" s="15"/>
       <c r="J381" s="15"/>
       <c r="K381" s="15"/>
       <c r="L381" s="15"/>
       <c r="M381" s="15"/>
       <c r="N381" s="15"/>
       <c r="O381" s="15"/>
     </row>
-    <row r="382" spans="8:15">
+    <row r="382" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H382" s="15"/>
       <c r="I382" s="15"/>
       <c r="J382" s="15"/>
       <c r="K382" s="15"/>
       <c r="L382" s="15"/>
       <c r="M382" s="15"/>
       <c r="N382" s="15"/>
       <c r="O382" s="15"/>
     </row>
-    <row r="383" spans="8:15">
+    <row r="383" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H383" s="15"/>
       <c r="I383" s="15"/>
       <c r="J383" s="15"/>
       <c r="K383" s="15"/>
       <c r="L383" s="15"/>
       <c r="M383" s="15"/>
       <c r="N383" s="15"/>
       <c r="O383" s="15"/>
     </row>
-    <row r="384" spans="8:15">
+    <row r="384" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H384" s="15"/>
       <c r="I384" s="15"/>
       <c r="J384" s="15"/>
       <c r="K384" s="15"/>
       <c r="L384" s="15"/>
       <c r="M384" s="15"/>
       <c r="N384" s="15"/>
       <c r="O384" s="15"/>
     </row>
-    <row r="385" spans="8:15">
+    <row r="385" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H385" s="15"/>
       <c r="I385" s="15"/>
       <c r="J385" s="15"/>
       <c r="K385" s="15"/>
       <c r="L385" s="15"/>
       <c r="M385" s="15"/>
       <c r="N385" s="15"/>
       <c r="O385" s="15"/>
     </row>
-    <row r="386" spans="8:15">
+    <row r="386" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H386" s="15"/>
       <c r="I386" s="15"/>
       <c r="J386" s="15"/>
       <c r="K386" s="15"/>
       <c r="L386" s="15"/>
       <c r="M386" s="15"/>
       <c r="N386" s="15"/>
       <c r="O386" s="15"/>
     </row>
-    <row r="387" spans="8:15">
+    <row r="387" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H387" s="15"/>
       <c r="I387" s="15"/>
       <c r="J387" s="15"/>
       <c r="K387" s="15"/>
       <c r="L387" s="15"/>
       <c r="M387" s="15"/>
       <c r="N387" s="15"/>
       <c r="O387" s="15"/>
     </row>
-    <row r="388" spans="8:15">
+    <row r="388" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H388" s="15"/>
       <c r="I388" s="15"/>
       <c r="J388" s="15"/>
       <c r="K388" s="15"/>
       <c r="L388" s="15"/>
       <c r="M388" s="15"/>
       <c r="N388" s="15"/>
       <c r="O388" s="15"/>
     </row>
-    <row r="389" spans="8:15">
+    <row r="389" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H389" s="15"/>
       <c r="I389" s="15"/>
       <c r="J389" s="15"/>
       <c r="K389" s="15"/>
       <c r="L389" s="15"/>
       <c r="M389" s="15"/>
       <c r="N389" s="15"/>
       <c r="O389" s="15"/>
     </row>
-    <row r="390" spans="8:15">
+    <row r="390" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H390" s="15"/>
       <c r="I390" s="15"/>
       <c r="J390" s="15"/>
       <c r="K390" s="15"/>
       <c r="L390" s="15"/>
       <c r="M390" s="15"/>
       <c r="N390" s="15"/>
       <c r="O390" s="15"/>
     </row>
-    <row r="391" spans="8:15">
+    <row r="391" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="15"/>
       <c r="L391" s="15"/>
       <c r="M391" s="15"/>
       <c r="N391" s="15"/>
       <c r="O391" s="15"/>
     </row>
-    <row r="392" spans="8:15">
+    <row r="392" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H392" s="15"/>
       <c r="I392" s="15"/>
       <c r="J392" s="15"/>
       <c r="K392" s="15"/>
       <c r="L392" s="15"/>
       <c r="M392" s="15"/>
       <c r="N392" s="15"/>
       <c r="O392" s="15"/>
     </row>
-    <row r="393" spans="8:15">
+    <row r="393" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H393" s="15"/>
       <c r="I393" s="15"/>
       <c r="J393" s="15"/>
       <c r="K393" s="15"/>
       <c r="L393" s="15"/>
       <c r="M393" s="15"/>
       <c r="N393" s="15"/>
       <c r="O393" s="15"/>
     </row>
-    <row r="394" spans="8:15">
+    <row r="394" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H394" s="15"/>
       <c r="I394" s="15"/>
       <c r="J394" s="15"/>
       <c r="K394" s="15"/>
       <c r="L394" s="15"/>
       <c r="M394" s="15"/>
       <c r="N394" s="15"/>
       <c r="O394" s="15"/>
     </row>
-    <row r="395" spans="8:15">
+    <row r="395" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H395" s="15"/>
       <c r="I395" s="15"/>
       <c r="J395" s="15"/>
       <c r="K395" s="15"/>
       <c r="L395" s="15"/>
       <c r="M395" s="15"/>
       <c r="N395" s="15"/>
       <c r="O395" s="15"/>
     </row>
-    <row r="396" spans="8:15">
+    <row r="396" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H396" s="15"/>
       <c r="I396" s="15"/>
       <c r="J396" s="15"/>
       <c r="K396" s="15"/>
       <c r="L396" s="15"/>
       <c r="M396" s="15"/>
       <c r="N396" s="15"/>
       <c r="O396" s="15"/>
     </row>
-    <row r="397" spans="8:15">
+    <row r="397" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H397" s="15"/>
       <c r="I397" s="15"/>
       <c r="J397" s="15"/>
       <c r="K397" s="15"/>
       <c r="L397" s="15"/>
       <c r="M397" s="15"/>
       <c r="N397" s="15"/>
       <c r="O397" s="15"/>
     </row>
-    <row r="398" spans="8:15">
+    <row r="398" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H398" s="15"/>
       <c r="I398" s="15"/>
       <c r="J398" s="15"/>
       <c r="K398" s="15"/>
       <c r="L398" s="15"/>
       <c r="M398" s="15"/>
       <c r="N398" s="15"/>
       <c r="O398" s="15"/>
     </row>
-    <row r="399" spans="8:15">
+    <row r="399" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H399" s="15"/>
       <c r="I399" s="15"/>
       <c r="J399" s="15"/>
       <c r="K399" s="15"/>
       <c r="L399" s="15"/>
       <c r="M399" s="15"/>
       <c r="N399" s="15"/>
       <c r="O399" s="15"/>
     </row>
-    <row r="400" spans="8:15">
+    <row r="400" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H400" s="15"/>
       <c r="I400" s="15"/>
       <c r="J400" s="15"/>
       <c r="K400" s="15"/>
       <c r="L400" s="15"/>
       <c r="M400" s="15"/>
       <c r="N400" s="15"/>
       <c r="O400" s="15"/>
     </row>
-    <row r="401" spans="8:15">
+    <row r="401" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H401" s="15"/>
       <c r="I401" s="15"/>
       <c r="J401" s="15"/>
       <c r="K401" s="15"/>
       <c r="L401" s="15"/>
       <c r="M401" s="15"/>
       <c r="N401" s="15"/>
       <c r="O401" s="15"/>
     </row>
-    <row r="402" spans="8:15">
+    <row r="402" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H402" s="15"/>
       <c r="I402" s="15"/>
       <c r="J402" s="15"/>
       <c r="K402" s="15"/>
       <c r="L402" s="15"/>
       <c r="M402" s="15"/>
       <c r="N402" s="15"/>
       <c r="O402" s="15"/>
     </row>
-    <row r="403" spans="8:15">
+    <row r="403" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H403" s="15"/>
       <c r="I403" s="15"/>
       <c r="J403" s="15"/>
       <c r="K403" s="15"/>
       <c r="L403" s="15"/>
       <c r="M403" s="15"/>
       <c r="N403" s="15"/>
       <c r="O403" s="15"/>
     </row>
-    <row r="404" spans="8:15">
+    <row r="404" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H404" s="15"/>
       <c r="I404" s="15"/>
       <c r="J404" s="15"/>
       <c r="K404" s="15"/>
       <c r="L404" s="15"/>
       <c r="M404" s="15"/>
       <c r="N404" s="15"/>
       <c r="O404" s="15"/>
     </row>
-    <row r="405" spans="8:15">
+    <row r="405" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H405" s="15"/>
       <c r="I405" s="15"/>
       <c r="J405" s="15"/>
       <c r="K405" s="15"/>
       <c r="L405" s="15"/>
       <c r="M405" s="15"/>
       <c r="N405" s="15"/>
       <c r="O405" s="15"/>
     </row>
-    <row r="406" spans="8:15">
+    <row r="406" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H406" s="15"/>
       <c r="I406" s="15"/>
       <c r="J406" s="15"/>
       <c r="K406" s="15"/>
       <c r="L406" s="15"/>
       <c r="M406" s="15"/>
       <c r="N406" s="15"/>
       <c r="O406" s="15"/>
     </row>
-    <row r="407" spans="8:15">
+    <row r="407" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H407" s="15"/>
       <c r="I407" s="15"/>
       <c r="J407" s="15"/>
       <c r="K407" s="15"/>
       <c r="L407" s="15"/>
       <c r="M407" s="15"/>
       <c r="N407" s="15"/>
       <c r="O407" s="15"/>
     </row>
-    <row r="408" spans="8:15">
+    <row r="408" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H408" s="15"/>
       <c r="I408" s="15"/>
       <c r="J408" s="15"/>
       <c r="K408" s="15"/>
       <c r="L408" s="15"/>
       <c r="M408" s="15"/>
       <c r="N408" s="15"/>
       <c r="O408" s="15"/>
     </row>
-    <row r="409" spans="8:15">
+    <row r="409" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H409" s="15"/>
       <c r="I409" s="15"/>
       <c r="J409" s="15"/>
       <c r="K409" s="15"/>
       <c r="L409" s="15"/>
       <c r="M409" s="15"/>
       <c r="N409" s="15"/>
       <c r="O409" s="15"/>
     </row>
-    <row r="410" spans="8:15">
+    <row r="410" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H410" s="15"/>
       <c r="I410" s="15"/>
       <c r="J410" s="15"/>
       <c r="K410" s="15"/>
       <c r="L410" s="15"/>
       <c r="M410" s="15"/>
       <c r="N410" s="15"/>
       <c r="O410" s="15"/>
     </row>
-    <row r="411" spans="8:15">
+    <row r="411" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H411" s="15"/>
       <c r="I411" s="15"/>
       <c r="J411" s="15"/>
       <c r="K411" s="15"/>
       <c r="L411" s="15"/>
       <c r="M411" s="15"/>
       <c r="N411" s="15"/>
       <c r="O411" s="15"/>
     </row>
-    <row r="412" spans="8:15">
+    <row r="412" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H412" s="15"/>
       <c r="I412" s="15"/>
       <c r="J412" s="15"/>
       <c r="K412" s="15"/>
       <c r="L412" s="15"/>
       <c r="M412" s="15"/>
       <c r="N412" s="15"/>
       <c r="O412" s="15"/>
     </row>
-    <row r="413" spans="8:15">
+    <row r="413" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H413" s="15"/>
       <c r="I413" s="15"/>
       <c r="J413" s="15"/>
       <c r="K413" s="15"/>
       <c r="L413" s="15"/>
       <c r="M413" s="15"/>
       <c r="N413" s="15"/>
       <c r="O413" s="15"/>
     </row>
-    <row r="414" spans="8:15">
+    <row r="414" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H414" s="15"/>
       <c r="I414" s="15"/>
       <c r="J414" s="15"/>
       <c r="K414" s="15"/>
       <c r="L414" s="15"/>
       <c r="M414" s="15"/>
       <c r="N414" s="15"/>
       <c r="O414" s="15"/>
     </row>
-    <row r="415" spans="8:15">
+    <row r="415" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H415" s="15"/>
       <c r="I415" s="15"/>
       <c r="J415" s="15"/>
       <c r="K415" s="15"/>
       <c r="L415" s="15"/>
       <c r="M415" s="15"/>
       <c r="N415" s="15"/>
       <c r="O415" s="15"/>
     </row>
-    <row r="416" spans="8:15">
+    <row r="416" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H416" s="15"/>
       <c r="I416" s="15"/>
       <c r="J416" s="15"/>
       <c r="K416" s="15"/>
       <c r="L416" s="15"/>
       <c r="M416" s="15"/>
       <c r="N416" s="15"/>
       <c r="O416" s="15"/>
     </row>
-    <row r="417" spans="8:15">
+    <row r="417" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H417" s="15"/>
       <c r="I417" s="15"/>
       <c r="J417" s="15"/>
       <c r="K417" s="15"/>
       <c r="L417" s="15"/>
       <c r="M417" s="15"/>
       <c r="N417" s="15"/>
       <c r="O417" s="15"/>
     </row>
-    <row r="418" spans="8:15">
+    <row r="418" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H418" s="15"/>
       <c r="I418" s="15"/>
       <c r="J418" s="15"/>
       <c r="K418" s="15"/>
       <c r="L418" s="15"/>
       <c r="M418" s="15"/>
       <c r="N418" s="15"/>
       <c r="O418" s="15"/>
     </row>
-    <row r="419" spans="8:15">
+    <row r="419" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H419" s="15"/>
       <c r="I419" s="15"/>
       <c r="J419" s="15"/>
       <c r="K419" s="15"/>
       <c r="L419" s="15"/>
       <c r="M419" s="15"/>
       <c r="N419" s="15"/>
       <c r="O419" s="15"/>
     </row>
-    <row r="420" spans="8:15">
+    <row r="420" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H420" s="15"/>
       <c r="I420" s="15"/>
       <c r="J420" s="15"/>
       <c r="K420" s="15"/>
       <c r="L420" s="15"/>
       <c r="M420" s="15"/>
       <c r="N420" s="15"/>
       <c r="O420" s="15"/>
     </row>
-    <row r="421" spans="8:15">
+    <row r="421" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H421" s="15"/>
       <c r="I421" s="15"/>
       <c r="J421" s="15"/>
       <c r="K421" s="15"/>
       <c r="L421" s="15"/>
       <c r="M421" s="15"/>
       <c r="N421" s="15"/>
       <c r="O421" s="15"/>
     </row>
-    <row r="422" spans="8:15">
+    <row r="422" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H422" s="15"/>
       <c r="I422" s="15"/>
       <c r="J422" s="15"/>
       <c r="K422" s="15"/>
       <c r="L422" s="15"/>
       <c r="M422" s="15"/>
       <c r="N422" s="15"/>
       <c r="O422" s="15"/>
     </row>
-    <row r="423" spans="8:15">
+    <row r="423" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H423" s="15"/>
       <c r="I423" s="15"/>
       <c r="J423" s="15"/>
       <c r="K423" s="15"/>
       <c r="L423" s="15"/>
       <c r="M423" s="15"/>
       <c r="N423" s="15"/>
       <c r="O423" s="15"/>
     </row>
-    <row r="424" spans="8:15">
+    <row r="424" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H424" s="15"/>
       <c r="I424" s="15"/>
       <c r="J424" s="15"/>
       <c r="K424" s="15"/>
       <c r="L424" s="15"/>
       <c r="M424" s="15"/>
       <c r="N424" s="15"/>
       <c r="O424" s="15"/>
     </row>
-    <row r="425" spans="8:15">
+    <row r="425" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H425" s="15"/>
       <c r="I425" s="15"/>
       <c r="J425" s="15"/>
       <c r="K425" s="15"/>
       <c r="L425" s="15"/>
       <c r="M425" s="15"/>
       <c r="N425" s="15"/>
       <c r="O425" s="15"/>
     </row>
-    <row r="426" spans="8:15">
+    <row r="426" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H426" s="15"/>
       <c r="I426" s="15"/>
       <c r="J426" s="15"/>
       <c r="K426" s="15"/>
       <c r="L426" s="15"/>
       <c r="M426" s="15"/>
       <c r="N426" s="15"/>
       <c r="O426" s="15"/>
     </row>
-    <row r="427" spans="8:15">
+    <row r="427" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H427" s="15"/>
       <c r="I427" s="15"/>
       <c r="J427" s="15"/>
       <c r="K427" s="15"/>
       <c r="L427" s="15"/>
       <c r="M427" s="15"/>
       <c r="N427" s="15"/>
       <c r="O427" s="15"/>
     </row>
-    <row r="428" spans="8:15">
+    <row r="428" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H428" s="15"/>
       <c r="I428" s="15"/>
       <c r="J428" s="15"/>
       <c r="K428" s="15"/>
       <c r="L428" s="15"/>
       <c r="M428" s="15"/>
       <c r="N428" s="15"/>
       <c r="O428" s="15"/>
     </row>
-    <row r="429" spans="8:15">
+    <row r="429" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H429" s="15"/>
       <c r="I429" s="15"/>
       <c r="J429" s="15"/>
       <c r="K429" s="15"/>
       <c r="L429" s="15"/>
       <c r="M429" s="15"/>
       <c r="N429" s="15"/>
       <c r="O429" s="15"/>
     </row>
-    <row r="430" spans="8:15">
+    <row r="430" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H430" s="15"/>
       <c r="I430" s="15"/>
       <c r="J430" s="15"/>
       <c r="K430" s="15"/>
       <c r="L430" s="15"/>
       <c r="M430" s="15"/>
       <c r="N430" s="15"/>
       <c r="O430" s="15"/>
     </row>
-    <row r="431" spans="8:15">
+    <row r="431" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H431" s="15"/>
       <c r="I431" s="15"/>
       <c r="J431" s="15"/>
       <c r="K431" s="15"/>
       <c r="L431" s="15"/>
       <c r="M431" s="15"/>
       <c r="N431" s="15"/>
       <c r="O431" s="15"/>
     </row>
-    <row r="432" spans="8:15">
+    <row r="432" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H432" s="15"/>
       <c r="I432" s="15"/>
       <c r="J432" s="15"/>
       <c r="K432" s="15"/>
       <c r="L432" s="15"/>
       <c r="M432" s="15"/>
       <c r="N432" s="15"/>
       <c r="O432" s="15"/>
     </row>
-    <row r="433" spans="8:15">
+    <row r="433" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H433" s="15"/>
       <c r="I433" s="15"/>
       <c r="J433" s="15"/>
       <c r="K433" s="15"/>
       <c r="L433" s="15"/>
       <c r="M433" s="15"/>
       <c r="N433" s="15"/>
       <c r="O433" s="15"/>
     </row>
-    <row r="434" spans="8:15">
+    <row r="434" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H434" s="15"/>
       <c r="I434" s="15"/>
       <c r="J434" s="15"/>
       <c r="K434" s="15"/>
       <c r="L434" s="15"/>
       <c r="M434" s="15"/>
       <c r="N434" s="15"/>
       <c r="O434" s="15"/>
     </row>
-    <row r="435" spans="8:15">
+    <row r="435" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H435" s="15"/>
       <c r="I435" s="15"/>
       <c r="J435" s="15"/>
       <c r="K435" s="15"/>
       <c r="L435" s="15"/>
       <c r="M435" s="15"/>
       <c r="N435" s="15"/>
       <c r="O435" s="15"/>
     </row>
-    <row r="436" spans="8:15">
+    <row r="436" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H436" s="15"/>
       <c r="I436" s="15"/>
       <c r="J436" s="15"/>
       <c r="K436" s="15"/>
       <c r="L436" s="15"/>
       <c r="M436" s="15"/>
       <c r="N436" s="15"/>
       <c r="O436" s="15"/>
     </row>
-    <row r="437" spans="8:15">
+    <row r="437" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H437" s="15"/>
       <c r="I437" s="15"/>
       <c r="J437" s="15"/>
       <c r="K437" s="15"/>
       <c r="L437" s="15"/>
       <c r="M437" s="15"/>
       <c r="N437" s="15"/>
       <c r="O437" s="15"/>
     </row>
-    <row r="438" spans="8:15">
+    <row r="438" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H438" s="15"/>
       <c r="I438" s="15"/>
       <c r="J438" s="15"/>
       <c r="K438" s="15"/>
       <c r="L438" s="15"/>
       <c r="M438" s="15"/>
       <c r="N438" s="15"/>
       <c r="O438" s="15"/>
     </row>
-    <row r="439" spans="8:15">
+    <row r="439" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H439" s="15"/>
       <c r="I439" s="15"/>
       <c r="J439" s="15"/>
       <c r="K439" s="15"/>
       <c r="L439" s="15"/>
       <c r="M439" s="15"/>
       <c r="N439" s="15"/>
       <c r="O439" s="15"/>
     </row>
-    <row r="440" spans="8:15">
+    <row r="440" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H440" s="15"/>
       <c r="I440" s="15"/>
       <c r="J440" s="15"/>
       <c r="K440" s="15"/>
       <c r="L440" s="15"/>
       <c r="M440" s="15"/>
       <c r="N440" s="15"/>
       <c r="O440" s="15"/>
     </row>
-    <row r="441" spans="8:15">
+    <row r="441" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H441" s="15"/>
       <c r="I441" s="15"/>
       <c r="J441" s="15"/>
       <c r="K441" s="15"/>
       <c r="L441" s="15"/>
       <c r="M441" s="15"/>
       <c r="N441" s="15"/>
       <c r="O441" s="15"/>
     </row>
-    <row r="442" spans="8:15">
+    <row r="442" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H442" s="15"/>
       <c r="I442" s="15"/>
       <c r="J442" s="15"/>
       <c r="K442" s="15"/>
       <c r="L442" s="15"/>
       <c r="M442" s="15"/>
       <c r="N442" s="15"/>
       <c r="O442" s="15"/>
     </row>
-    <row r="443" spans="8:15">
+    <row r="443" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H443" s="15"/>
       <c r="I443" s="15"/>
       <c r="J443" s="15"/>
       <c r="K443" s="15"/>
       <c r="L443" s="15"/>
       <c r="M443" s="15"/>
       <c r="N443" s="15"/>
       <c r="O443" s="15"/>
     </row>
-    <row r="444" spans="8:15">
+    <row r="444" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H444" s="15"/>
       <c r="I444" s="15"/>
       <c r="J444" s="15"/>
       <c r="K444" s="15"/>
       <c r="L444" s="15"/>
       <c r="M444" s="15"/>
       <c r="N444" s="15"/>
       <c r="O444" s="15"/>
     </row>
-    <row r="445" spans="8:15">
+    <row r="445" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H445" s="15"/>
       <c r="I445" s="15"/>
       <c r="J445" s="15"/>
       <c r="K445" s="15"/>
       <c r="L445" s="15"/>
       <c r="M445" s="15"/>
       <c r="N445" s="15"/>
       <c r="O445" s="15"/>
     </row>
-    <row r="446" spans="8:15">
+    <row r="446" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H446" s="15"/>
       <c r="I446" s="15"/>
       <c r="J446" s="15"/>
       <c r="K446" s="15"/>
       <c r="L446" s="15"/>
       <c r="M446" s="15"/>
       <c r="N446" s="15"/>
       <c r="O446" s="15"/>
     </row>
-    <row r="447" spans="8:15">
+    <row r="447" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H447" s="15"/>
       <c r="I447" s="15"/>
       <c r="J447" s="15"/>
       <c r="K447" s="15"/>
       <c r="L447" s="15"/>
       <c r="M447" s="15"/>
       <c r="N447" s="15"/>
       <c r="O447" s="15"/>
     </row>
-    <row r="448" spans="8:15">
+    <row r="448" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H448" s="15"/>
       <c r="I448" s="15"/>
       <c r="J448" s="15"/>
       <c r="K448" s="15"/>
       <c r="L448" s="15"/>
       <c r="M448" s="15"/>
       <c r="N448" s="15"/>
       <c r="O448" s="15"/>
     </row>
-    <row r="449" spans="8:15">
+    <row r="449" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H449" s="15"/>
       <c r="I449" s="15"/>
       <c r="J449" s="15"/>
       <c r="K449" s="15"/>
       <c r="L449" s="15"/>
       <c r="M449" s="15"/>
       <c r="N449" s="15"/>
       <c r="O449" s="15"/>
     </row>
-    <row r="450" spans="8:15">
+    <row r="450" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H450" s="15"/>
       <c r="I450" s="15"/>
       <c r="J450" s="15"/>
       <c r="K450" s="15"/>
       <c r="L450" s="15"/>
       <c r="M450" s="15"/>
       <c r="N450" s="15"/>
       <c r="O450" s="15"/>
     </row>
-    <row r="451" spans="8:15">
+    <row r="451" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H451" s="15"/>
       <c r="I451" s="15"/>
       <c r="J451" s="15"/>
       <c r="K451" s="15"/>
       <c r="L451" s="15"/>
       <c r="M451" s="15"/>
       <c r="N451" s="15"/>
       <c r="O451" s="15"/>
     </row>
-    <row r="452" spans="8:15">
+    <row r="452" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H452" s="15"/>
       <c r="I452" s="15"/>
       <c r="J452" s="15"/>
       <c r="K452" s="15"/>
       <c r="L452" s="15"/>
       <c r="M452" s="15"/>
       <c r="N452" s="15"/>
       <c r="O452" s="15"/>
     </row>
-    <row r="453" spans="8:15">
+    <row r="453" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H453" s="15"/>
       <c r="I453" s="15"/>
       <c r="J453" s="15"/>
       <c r="K453" s="15"/>
       <c r="L453" s="15"/>
       <c r="M453" s="15"/>
       <c r="N453" s="15"/>
       <c r="O453" s="15"/>
     </row>
-    <row r="454" spans="8:15">
+    <row r="454" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H454" s="15"/>
       <c r="I454" s="15"/>
       <c r="J454" s="15"/>
       <c r="K454" s="15"/>
       <c r="L454" s="15"/>
       <c r="M454" s="15"/>
       <c r="N454" s="15"/>
       <c r="O454" s="15"/>
     </row>
-    <row r="455" spans="8:15">
+    <row r="455" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H455" s="15"/>
       <c r="I455" s="15"/>
       <c r="J455" s="15"/>
       <c r="K455" s="15"/>
       <c r="L455" s="15"/>
       <c r="M455" s="15"/>
       <c r="N455" s="15"/>
       <c r="O455" s="15"/>
     </row>
-    <row r="456" spans="8:15">
+    <row r="456" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H456" s="15"/>
       <c r="I456" s="15"/>
       <c r="J456" s="15"/>
       <c r="K456" s="15"/>
       <c r="L456" s="15"/>
       <c r="M456" s="15"/>
       <c r="N456" s="15"/>
       <c r="O456" s="15"/>
     </row>
-    <row r="457" spans="8:15">
+    <row r="457" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H457" s="15"/>
       <c r="I457" s="15"/>
       <c r="J457" s="15"/>
       <c r="K457" s="15"/>
       <c r="L457" s="15"/>
       <c r="M457" s="15"/>
       <c r="N457" s="15"/>
       <c r="O457" s="15"/>
     </row>
-    <row r="458" spans="8:15">
+    <row r="458" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H458" s="15"/>
       <c r="I458" s="15"/>
       <c r="J458" s="15"/>
       <c r="K458" s="15"/>
       <c r="L458" s="15"/>
       <c r="M458" s="15"/>
       <c r="N458" s="15"/>
       <c r="O458" s="15"/>
     </row>
-    <row r="459" spans="8:15">
+    <row r="459" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H459" s="15"/>
       <c r="I459" s="15"/>
       <c r="J459" s="15"/>
       <c r="K459" s="15"/>
       <c r="L459" s="15"/>
       <c r="M459" s="15"/>
       <c r="N459" s="15"/>
       <c r="O459" s="15"/>
     </row>
-    <row r="460" spans="8:15">
+    <row r="460" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H460" s="15"/>
       <c r="I460" s="15"/>
       <c r="J460" s="15"/>
       <c r="K460" s="15"/>
       <c r="L460" s="15"/>
       <c r="M460" s="15"/>
       <c r="N460" s="15"/>
       <c r="O460" s="15"/>
     </row>
-    <row r="461" spans="8:15">
+    <row r="461" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H461" s="15"/>
       <c r="I461" s="15"/>
       <c r="J461" s="15"/>
       <c r="K461" s="15"/>
       <c r="L461" s="15"/>
       <c r="M461" s="15"/>
       <c r="N461" s="15"/>
       <c r="O461" s="15"/>
     </row>
-    <row r="462" spans="8:15">
+    <row r="462" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H462" s="15"/>
       <c r="I462" s="15"/>
       <c r="J462" s="15"/>
       <c r="K462" s="15"/>
       <c r="L462" s="15"/>
       <c r="M462" s="15"/>
       <c r="N462" s="15"/>
       <c r="O462" s="15"/>
     </row>
-    <row r="463" spans="8:15">
+    <row r="463" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H463" s="15"/>
       <c r="I463" s="15"/>
       <c r="J463" s="15"/>
       <c r="K463" s="15"/>
       <c r="L463" s="15"/>
       <c r="M463" s="15"/>
       <c r="N463" s="15"/>
       <c r="O463" s="15"/>
     </row>
-    <row r="464" spans="8:15">
+    <row r="464" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H464" s="15"/>
       <c r="I464" s="15"/>
       <c r="J464" s="15"/>
       <c r="K464" s="15"/>
       <c r="L464" s="15"/>
       <c r="M464" s="15"/>
       <c r="N464" s="15"/>
       <c r="O464" s="15"/>
     </row>
-    <row r="465" spans="8:15">
+    <row r="465" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H465" s="15"/>
       <c r="I465" s="15"/>
       <c r="J465" s="15"/>
       <c r="K465" s="15"/>
       <c r="L465" s="15"/>
       <c r="M465" s="15"/>
       <c r="N465" s="15"/>
       <c r="O465" s="15"/>
     </row>
-    <row r="466" spans="8:15">
+    <row r="466" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H466" s="15"/>
       <c r="I466" s="15"/>
       <c r="J466" s="15"/>
       <c r="K466" s="15"/>
       <c r="L466" s="15"/>
       <c r="M466" s="15"/>
       <c r="N466" s="15"/>
       <c r="O466" s="15"/>
     </row>
-    <row r="467" spans="8:15">
+    <row r="467" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H467" s="15"/>
       <c r="I467" s="15"/>
       <c r="J467" s="15"/>
       <c r="K467" s="15"/>
       <c r="L467" s="15"/>
       <c r="M467" s="15"/>
       <c r="N467" s="15"/>
       <c r="O467" s="15"/>
     </row>
-    <row r="468" spans="8:15">
+    <row r="468" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H468" s="15"/>
       <c r="I468" s="15"/>
       <c r="J468" s="15"/>
       <c r="K468" s="15"/>
       <c r="L468" s="15"/>
       <c r="M468" s="15"/>
       <c r="N468" s="15"/>
       <c r="O468" s="15"/>
     </row>
-    <row r="469" spans="8:15">
+    <row r="469" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H469" s="15"/>
       <c r="I469" s="15"/>
       <c r="J469" s="15"/>
       <c r="K469" s="15"/>
       <c r="L469" s="15"/>
       <c r="M469" s="15"/>
       <c r="N469" s="15"/>
       <c r="O469" s="15"/>
     </row>
-    <row r="470" spans="8:15">
+    <row r="470" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H470" s="15"/>
       <c r="I470" s="15"/>
       <c r="J470" s="15"/>
       <c r="K470" s="15"/>
       <c r="L470" s="15"/>
       <c r="M470" s="15"/>
       <c r="N470" s="15"/>
       <c r="O470" s="15"/>
     </row>
-    <row r="471" spans="8:15">
+    <row r="471" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H471" s="15"/>
       <c r="I471" s="15"/>
       <c r="J471" s="15"/>
       <c r="K471" s="15"/>
       <c r="L471" s="15"/>
       <c r="M471" s="15"/>
       <c r="N471" s="15"/>
       <c r="O471" s="15"/>
     </row>
-    <row r="472" spans="8:15">
+    <row r="472" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H472" s="15"/>
       <c r="I472" s="15"/>
       <c r="J472" s="15"/>
       <c r="K472" s="15"/>
       <c r="L472" s="15"/>
       <c r="M472" s="15"/>
       <c r="N472" s="15"/>
       <c r="O472" s="15"/>
     </row>
-    <row r="473" spans="8:15">
+    <row r="473" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H473" s="15"/>
       <c r="I473" s="15"/>
       <c r="J473" s="15"/>
       <c r="K473" s="15"/>
       <c r="L473" s="15"/>
       <c r="M473" s="15"/>
       <c r="N473" s="15"/>
       <c r="O473" s="15"/>
     </row>
-    <row r="474" spans="8:15">
+    <row r="474" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H474" s="15"/>
       <c r="I474" s="15"/>
       <c r="J474" s="15"/>
       <c r="K474" s="15"/>
       <c r="L474" s="15"/>
       <c r="M474" s="15"/>
       <c r="N474" s="15"/>
       <c r="O474" s="15"/>
     </row>
-    <row r="475" spans="8:15">
+    <row r="475" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H475" s="15"/>
       <c r="I475" s="15"/>
       <c r="J475" s="15"/>
       <c r="K475" s="15"/>
       <c r="L475" s="15"/>
       <c r="M475" s="15"/>
       <c r="N475" s="15"/>
       <c r="O475" s="15"/>
     </row>
-    <row r="476" spans="8:15">
+    <row r="476" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H476" s="15"/>
       <c r="I476" s="15"/>
       <c r="J476" s="15"/>
       <c r="K476" s="15"/>
       <c r="L476" s="15"/>
       <c r="M476" s="15"/>
       <c r="N476" s="15"/>
       <c r="O476" s="15"/>
     </row>
-    <row r="477" spans="8:15">
+    <row r="477" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H477" s="15"/>
       <c r="I477" s="15"/>
       <c r="J477" s="15"/>
       <c r="K477" s="15"/>
       <c r="L477" s="15"/>
       <c r="M477" s="15"/>
       <c r="N477" s="15"/>
       <c r="O477" s="15"/>
     </row>
-    <row r="478" spans="8:15">
+    <row r="478" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H478" s="15"/>
       <c r="I478" s="15"/>
       <c r="J478" s="15"/>
       <c r="K478" s="15"/>
       <c r="L478" s="15"/>
       <c r="M478" s="15"/>
       <c r="N478" s="15"/>
       <c r="O478" s="15"/>
     </row>
-    <row r="479" spans="8:15">
+    <row r="479" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H479" s="15"/>
       <c r="I479" s="15"/>
       <c r="J479" s="15"/>
       <c r="K479" s="15"/>
       <c r="L479" s="15"/>
       <c r="M479" s="15"/>
       <c r="N479" s="15"/>
       <c r="O479" s="15"/>
     </row>
-    <row r="480" spans="8:15">
+    <row r="480" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H480" s="15"/>
       <c r="I480" s="15"/>
       <c r="J480" s="15"/>
       <c r="K480" s="15"/>
       <c r="L480" s="15"/>
       <c r="M480" s="15"/>
       <c r="N480" s="15"/>
       <c r="O480" s="15"/>
     </row>
-    <row r="481" spans="8:15">
+    <row r="481" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H481" s="15"/>
       <c r="I481" s="15"/>
       <c r="J481" s="15"/>
       <c r="K481" s="15"/>
       <c r="L481" s="15"/>
       <c r="M481" s="15"/>
       <c r="N481" s="15"/>
       <c r="O481" s="15"/>
     </row>
-    <row r="482" spans="8:15">
+    <row r="482" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H482" s="15"/>
       <c r="I482" s="15"/>
       <c r="J482" s="15"/>
       <c r="K482" s="15"/>
       <c r="L482" s="15"/>
       <c r="M482" s="15"/>
       <c r="N482" s="15"/>
       <c r="O482" s="15"/>
     </row>
-    <row r="483" spans="8:15">
+    <row r="483" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H483" s="15"/>
       <c r="I483" s="15"/>
       <c r="J483" s="15"/>
       <c r="K483" s="15"/>
       <c r="L483" s="15"/>
       <c r="M483" s="15"/>
       <c r="N483" s="15"/>
       <c r="O483" s="15"/>
     </row>
-    <row r="484" spans="8:15">
+    <row r="484" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H484" s="15"/>
       <c r="I484" s="15"/>
       <c r="J484" s="15"/>
       <c r="K484" s="15"/>
       <c r="L484" s="15"/>
       <c r="M484" s="15"/>
       <c r="N484" s="15"/>
       <c r="O484" s="15"/>
     </row>
-    <row r="485" spans="8:15">
+    <row r="485" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H485" s="15"/>
       <c r="I485" s="15"/>
       <c r="J485" s="15"/>
       <c r="K485" s="15"/>
       <c r="L485" s="15"/>
       <c r="M485" s="15"/>
       <c r="N485" s="15"/>
       <c r="O485" s="15"/>
     </row>
-    <row r="486" spans="8:15">
+    <row r="486" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H486" s="15"/>
       <c r="I486" s="15"/>
       <c r="J486" s="15"/>
       <c r="K486" s="15"/>
       <c r="L486" s="15"/>
       <c r="M486" s="15"/>
       <c r="N486" s="15"/>
       <c r="O486" s="15"/>
     </row>
-    <row r="487" spans="8:15">
+    <row r="487" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H487" s="15"/>
       <c r="I487" s="15"/>
       <c r="J487" s="15"/>
       <c r="K487" s="15"/>
       <c r="L487" s="15"/>
       <c r="M487" s="15"/>
       <c r="N487" s="15"/>
       <c r="O487" s="15"/>
     </row>
-    <row r="488" spans="8:15">
+    <row r="488" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H488" s="15"/>
       <c r="I488" s="15"/>
       <c r="J488" s="15"/>
       <c r="K488" s="15"/>
       <c r="L488" s="15"/>
       <c r="M488" s="15"/>
       <c r="N488" s="15"/>
       <c r="O488" s="15"/>
     </row>
-    <row r="489" spans="8:15">
+    <row r="489" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H489" s="15"/>
       <c r="I489" s="15"/>
       <c r="J489" s="15"/>
       <c r="K489" s="15"/>
       <c r="L489" s="15"/>
       <c r="M489" s="15"/>
       <c r="N489" s="15"/>
       <c r="O489" s="15"/>
     </row>
-    <row r="490" spans="8:15">
+    <row r="490" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H490" s="15"/>
       <c r="I490" s="15"/>
       <c r="J490" s="15"/>
       <c r="K490" s="15"/>
       <c r="L490" s="15"/>
       <c r="M490" s="15"/>
       <c r="N490" s="15"/>
       <c r="O490" s="15"/>
     </row>
-    <row r="491" spans="8:15">
+    <row r="491" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H491" s="15"/>
       <c r="I491" s="15"/>
       <c r="J491" s="15"/>
       <c r="K491" s="15"/>
       <c r="L491" s="15"/>
       <c r="M491" s="15"/>
       <c r="N491" s="15"/>
       <c r="O491" s="15"/>
     </row>
-    <row r="492" spans="8:15">
+    <row r="492" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H492" s="15"/>
       <c r="I492" s="15"/>
       <c r="J492" s="15"/>
       <c r="K492" s="15"/>
       <c r="L492" s="15"/>
       <c r="M492" s="15"/>
       <c r="N492" s="15"/>
       <c r="O492" s="15"/>
     </row>
-    <row r="493" spans="8:15">
+    <row r="493" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H493" s="15"/>
       <c r="I493" s="15"/>
       <c r="J493" s="15"/>
       <c r="K493" s="15"/>
       <c r="L493" s="15"/>
       <c r="M493" s="15"/>
       <c r="N493" s="15"/>
       <c r="O493" s="15"/>
     </row>
-    <row r="494" spans="8:15">
+    <row r="494" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H494" s="15"/>
       <c r="I494" s="15"/>
       <c r="J494" s="15"/>
       <c r="K494" s="15"/>
       <c r="L494" s="15"/>
       <c r="M494" s="15"/>
       <c r="N494" s="15"/>
       <c r="O494" s="15"/>
     </row>
-    <row r="495" spans="8:15">
+    <row r="495" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H495" s="15"/>
       <c r="I495" s="15"/>
       <c r="J495" s="15"/>
       <c r="K495" s="15"/>
       <c r="L495" s="15"/>
       <c r="M495" s="15"/>
       <c r="N495" s="15"/>
       <c r="O495" s="15"/>
     </row>
-    <row r="496" spans="8:15">
+    <row r="496" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H496" s="15"/>
       <c r="I496" s="15"/>
       <c r="J496" s="15"/>
       <c r="K496" s="15"/>
       <c r="L496" s="15"/>
       <c r="M496" s="15"/>
       <c r="N496" s="15"/>
       <c r="O496" s="15"/>
     </row>
-    <row r="497" spans="8:15">
+    <row r="497" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H497" s="15"/>
       <c r="I497" s="15"/>
       <c r="J497" s="15"/>
       <c r="K497" s="15"/>
       <c r="L497" s="15"/>
       <c r="M497" s="15"/>
       <c r="N497" s="15"/>
       <c r="O497" s="15"/>
     </row>
-    <row r="498" spans="8:15">
+    <row r="498" spans="8:15" x14ac:dyDescent="0.2">
       <c r="H498" s="15"/>
       <c r="I498" s="15"/>
       <c r="J498" s="15"/>
       <c r="K498" s="15"/>
       <c r="L498" s="15"/>
       <c r="M498" s="15"/>
       <c r="N498" s="15"/>
       <c r="O498" s="15"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZGx3tFFZ3Eu//T8Ltpedp93gACXJUPfgCvnVnI6vlZsdQ4Uz5D94cG1BG0h26eHJxiM2SCmDR9f3wbgusKvKbA==" saltValue="vz74p5juXCOmYuvFF5SvDA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;7&amp;K000000C2 General</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId3"/>
   </customProperties>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<Application xmlns="http://www.sap.com/cof/excel/application">
+  <Version>2</Version>
+  <Revision>2.7.401.87606</Revision>
+</Application>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8c319cdb-e501-4440-b23f-98109962c8b8" xmlns:ns3="7b229776-94af-4cca-8398-66aac6df9572" xmlns:ns4="6504cafb-c983-4e47-bcaf-a5581da3406e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f51c712df07bd8876768a0267a69290" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008988060585F11D45993566998012E531" ma:contentTypeVersion="21" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="6fea6c9056cc43679f1c145a0c42f14e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8c319cdb-e501-4440-b23f-98109962c8b8" xmlns:ns3="7b229776-94af-4cca-8398-66aac6df9572" xmlns:ns4="6504cafb-c983-4e47-bcaf-a5581da3406e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5306cac0f98d7f4adf7531985235fcb" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8c319cdb-e501-4440-b23f-98109962c8b8"/>
     <xsd:import namespace="7b229776-94af-4cca-8398-66aac6df9572"/>
     <xsd:import namespace="6504cafb-c983-4e47-bcaf-a5581da3406e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Eigenschaften der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="UI-Aktion der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c319cdb-e501-4440-b23f-98109962c8b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -14080,129 +14130,129 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1140db7b-894d-4be5-b4f9-3216f8c45b4b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1140db7b-894d-4be5-b4f9-3216f8c45b4b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b229776-94af-4cca-8398-66aac6df9572" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6504cafb-c983-4e47-bcaf-a5581da3406e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6649c04a-9a6d-443f-a578-781e2ade4e97}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b229776-94af-4cca-8398-66aac6df9572">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14247,92 +14297,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<Application xmlns="http://www.sap.com/cof/excel/application">
-[...2 lines deleted...]
-</Application>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8c319cdb-e501-4440-b23f-98109962c8b8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6504cafb-c983-4e47-bcaf-a5581da3406e" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A618596-7666-409B-AD51-8970C10509E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.sap.com/cof/excel/application"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1A526B-E3F0-4793-A705-31915814B370}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8c319cdb-e501-4440-b23f-98109962c8b8"/>
+    <ds:schemaRef ds:uri="7b229776-94af-4cca-8398-66aac6df9572"/>
+    <ds:schemaRef ds:uri="6504cafb-c983-4e47-bcaf-a5581da3406e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D03C3851-048D-488C-B435-7007CB188D34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5721C4C-8609-4D6E-9B17-9712CB899EC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="6504cafb-c983-4e47-bcaf-a5581da3406e"/>
     <ds:schemaRef ds:uri="7b229776-94af-4cca-8398-66aac6df9572"/>
     <ds:schemaRef ds:uri="8c319cdb-e501-4440-b23f-98109962c8b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.sap.com/cof/excel/application"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0359f705-2ba0-454b-9cfc-6ce5bcaac040}" enabled="1" method="Standard" siteId="{68283f3b-8487-4c86-adb3-a5228f18b893}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>